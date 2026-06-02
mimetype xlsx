--- v0 (2026-02-07)
+++ v1 (2026-06-02)
@@ -109,170 +109,2519 @@
   <cellStyleXfs count="20">
     <xf applyAlignment="true" applyBorder="true" applyFont="true" applyProtection="true" borderId="0" fillId="0" fontId="0" numFmtId="164">
       <alignment horizontal="general" indent="0" shrinkToFit="false" textRotation="0" vertical="bottom" wrapText="false"/>
       <protection hidden="false" locked="true"/>
     </xf>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="1" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="1" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="2" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="2" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="1" numFmtId="43"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="1" numFmtId="41"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="1" numFmtId="44"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="1" numFmtId="42"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="1" numFmtId="9"/>
   </cellStyleXfs>
-  <cellXfs count="3">
+  <cellXfs count="5">
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="164" xfId="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="165" xfId="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
     <xf applyAlignment="true" applyBorder="true" applyFont="true" applyProtection="false" borderId="1" fillId="2" fontId="4" numFmtId="164" xfId="0">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf applyAlignment="true" applyBorder="true" applyFont="true" applyProtection="false" borderId="1" fillId="0" fontId="0" numFmtId="165" xfId="0">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf applyAlignment="true" applyBorder="true" applyFont="true" applyProtection="false" borderId="1" fillId="0" fontId="0" numFmtId="165" xfId="0">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:L1"/>
+  <dimension ref="A1:L66"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1" min="1" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="2" min="2" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="3" min="3" style="0" customWidth="true" width="44"/>
     <col collapsed="false" hidden="false" max="4" min="4" style="0" customWidth="true" width="40"/>
     <col collapsed="false" hidden="false" max="5" min="5" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="6" min="6" style="0" customWidth="true" width="18"/>
     <col collapsed="false" hidden="false" max="7" min="7" style="0" customWidth="true" width="18"/>
     <col collapsed="false" hidden="false" max="8" min="8" style="0" customWidth="true" width="14"/>
     <col collapsed="false" hidden="false" max="9" min="9" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="10" min="10" style="0" customWidth="true" width="8"/>
     <col collapsed="false" hidden="false" max="11" min="11" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="12" min="12" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="1024" min="13" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="2" t="inlineStr">
         <is>
           <t>코드</t>
         </is>
       </c>
       <c r="B1" s="2" t="inlineStr">
         <is>
           <t>차량번호</t>
         </is>
       </c>
       <c r="C1" s="2" t="inlineStr">
         <is>
           <t>차량명/등급</t>
         </is>
       </c>
       <c r="D1" s="2" t="inlineStr">
         <is>
           <t>추가옵션</t>
         </is>
       </c>
       <c r="E1" s="2" t="inlineStr">
         <is>
-          <t>신차/중고차</t>
+          <t>신차/중고차/화물차</t>
         </is>
       </c>
       <c r="F1" s="2" t="inlineStr">
         <is>
           <t>색상</t>
         </is>
       </c>
       <c r="G1" s="2" t="inlineStr">
         <is>
           <t>연료</t>
         </is>
       </c>
       <c r="H1" s="2" t="inlineStr">
         <is>
           <t>차량연식/월</t>
         </is>
       </c>
       <c r="I1" s="2" t="inlineStr">
         <is>
           <t>주행거리</t>
         </is>
       </c>
       <c r="J1" s="2" t="inlineStr">
         <is>
           <t>개월</t>
         </is>
       </c>
       <c r="K1" s="2" t="inlineStr">
         <is>
           <t>보증금</t>
         </is>
       </c>
       <c r="L1" s="2" t="inlineStr">
         <is>
           <t>렌트비</t>
         </is>
       </c>
     </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
+      <c r="A2" s="3" t="inlineStr">
+        <is>
+          <t>GD</t>
+        </is>
+      </c>
+      <c r="B2" s="4" t="inlineStr">
+        <is>
+          <t>109하8104</t>
+        </is>
+      </c>
+      <c r="C2" s="4" t="inlineStr">
+        <is>
+          <t>포르쉐 카이엔(3세대) 3.0 V6 E-Hybrid</t>
+        </is>
+      </c>
+      <c r="D2" s="4"/>
+      <c r="E2" s="3" t="inlineStr">
+        <is>
+          <t>신차</t>
+        </is>
+      </c>
+      <c r="F2" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G2" s="3" t="inlineStr">
+        <is>
+          <t>하이브리드</t>
+        </is>
+      </c>
+      <c r="H2" s="3" t="inlineStr">
+        <is>
+          <t>26년03월</t>
+        </is>
+      </c>
+      <c r="I2" s="3" t="inlineStr">
+        <is>
+          <t>10KM</t>
+        </is>
+      </c>
+      <c r="J2" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K2" s="3" t="inlineStr">
+        <is>
+          <t>1500</t>
+        </is>
+      </c>
+      <c r="L2" s="3" t="inlineStr">
+        <is>
+          <t>4,540,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
+      <c r="A3" s="3"/>
+      <c r="B3" s="4"/>
+      <c r="C3" s="4"/>
+      <c r="D3" s="4"/>
+      <c r="E3" s="3"/>
+      <c r="F3" s="3"/>
+      <c r="G3" s="3"/>
+      <c r="H3" s="3"/>
+      <c r="I3" s="3"/>
+      <c r="J3" s="3" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K3" s="3" t="inlineStr">
+        <is>
+          <t>1500</t>
+        </is>
+      </c>
+      <c r="L3" s="3" t="inlineStr">
+        <is>
+          <t>4,420,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
+      <c r="A4" s="3"/>
+      <c r="B4" s="4"/>
+      <c r="C4" s="4"/>
+      <c r="D4" s="4"/>
+      <c r="E4" s="3"/>
+      <c r="F4" s="3"/>
+      <c r="G4" s="3"/>
+      <c r="H4" s="3"/>
+      <c r="I4" s="3"/>
+      <c r="J4" s="3" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K4" s="3" t="inlineStr">
+        <is>
+          <t>1500</t>
+        </is>
+      </c>
+      <c r="L4" s="3" t="inlineStr">
+        <is>
+          <t>4,270,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
+      <c r="A5" s="3"/>
+      <c r="B5" s="4"/>
+      <c r="C5" s="4"/>
+      <c r="D5" s="4"/>
+      <c r="E5" s="3"/>
+      <c r="F5" s="3"/>
+      <c r="G5" s="3"/>
+      <c r="H5" s="3"/>
+      <c r="I5" s="3"/>
+      <c r="J5" s="3" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K5" s="3" t="inlineStr">
+        <is>
+          <t>1500</t>
+        </is>
+      </c>
+      <c r="L5" s="3" t="inlineStr">
+        <is>
+          <t>4,130,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
+      <c r="A6" s="3"/>
+      <c r="B6" s="4"/>
+      <c r="C6" s="4"/>
+      <c r="D6" s="4"/>
+      <c r="E6" s="3"/>
+      <c r="F6" s="3"/>
+      <c r="G6" s="3"/>
+      <c r="H6" s="3"/>
+      <c r="I6" s="3"/>
+      <c r="J6" s="3" t="inlineStr">
+        <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="K6" s="3" t="inlineStr">
+        <is>
+          <t>1500</t>
+        </is>
+      </c>
+      <c r="L6" s="3" t="inlineStr">
+        <is>
+          <t>4,010,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
+      <c r="A7" s="3" t="inlineStr">
+        <is>
+          <t>GD</t>
+        </is>
+      </c>
+      <c r="B7" s="4" t="inlineStr">
+        <is>
+          <t>24호4806</t>
+        </is>
+      </c>
+      <c r="C7" s="4" t="inlineStr">
+        <is>
+          <t>테슬라 모델 X AWD</t>
+        </is>
+      </c>
+      <c r="D7" s="4" t="inlineStr">
+        <is>
+          <t>Diamond Black 페인트,20인치 페리
+헬릭스 휠, All Black 프리미엄 인테리
+어와 에보니 데코, 5인승, 스티어링 휠, 오
+토파일럿, 풀 셀프 드라이빙(감독형)</t>
+        </is>
+      </c>
+      <c r="E7" s="3" t="inlineStr">
+        <is>
+          <t>신차</t>
+        </is>
+      </c>
+      <c r="F7" s="3" t="inlineStr">
+        <is>
+          <t>검정</t>
+        </is>
+      </c>
+      <c r="G7" s="3" t="inlineStr">
+        <is>
+          <t>전기</t>
+        </is>
+      </c>
+      <c r="H7" s="3" t="inlineStr">
+        <is>
+          <t>26년04월</t>
+        </is>
+      </c>
+      <c r="I7" s="3" t="inlineStr">
+        <is>
+          <t>30KM</t>
+        </is>
+      </c>
+      <c r="J7" s="3" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K7" s="3" t="inlineStr">
+        <is>
+          <t>1000</t>
+        </is>
+      </c>
+      <c r="L7" s="3" t="inlineStr">
+        <is>
+          <t>3,670,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
+      <c r="A8" s="3"/>
+      <c r="B8" s="4"/>
+      <c r="C8" s="4"/>
+      <c r="D8" s="4"/>
+      <c r="E8" s="3"/>
+      <c r="F8" s="3"/>
+      <c r="G8" s="3"/>
+      <c r="H8" s="3"/>
+      <c r="I8" s="3"/>
+      <c r="J8" s="3" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K8" s="3" t="inlineStr">
+        <is>
+          <t>1000</t>
+        </is>
+      </c>
+      <c r="L8" s="3" t="inlineStr">
+        <is>
+          <t>3,570,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
+      <c r="A9" s="3"/>
+      <c r="B9" s="4"/>
+      <c r="C9" s="4"/>
+      <c r="D9" s="4"/>
+      <c r="E9" s="3"/>
+      <c r="F9" s="3"/>
+      <c r="G9" s="3"/>
+      <c r="H9" s="3"/>
+      <c r="I9" s="3"/>
+      <c r="J9" s="3" t="inlineStr">
+        <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="K9" s="3" t="inlineStr">
+        <is>
+          <t>1000</t>
+        </is>
+      </c>
+      <c r="L9" s="3" t="inlineStr">
+        <is>
+          <t>3,470,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
+      <c r="A10" s="3" t="inlineStr">
+        <is>
+          <t>TABO</t>
+        </is>
+      </c>
+      <c r="B10" s="4" t="inlineStr">
+        <is>
+          <t>36호4364/5</t>
+        </is>
+      </c>
+      <c r="C10" s="4" t="inlineStr">
+        <is>
+          <t>아토3플러스</t>
+        </is>
+      </c>
+      <c r="D10" s="4" t="inlineStr">
+        <is>
+          <t>썬룹등</t>
+        </is>
+      </c>
+      <c r="E10" s="3" t="inlineStr">
+        <is>
+          <t>신차</t>
+        </is>
+      </c>
+      <c r="F10" s="3" t="inlineStr">
+        <is>
+          <t>블랙</t>
+        </is>
+      </c>
+      <c r="G10" s="3" t="inlineStr">
+        <is>
+          <t>전기</t>
+        </is>
+      </c>
+      <c r="H10" s="3" t="inlineStr">
+        <is>
+          <t>26년05월</t>
+        </is>
+      </c>
+      <c r="I10" s="3" t="inlineStr">
+        <is>
+          <t>3KM</t>
+        </is>
+      </c>
+      <c r="J10" s="3" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K10" s="3" t="inlineStr">
+        <is>
+          <t>200</t>
+        </is>
+      </c>
+      <c r="L10" s="3" t="inlineStr">
+        <is>
+          <t>690,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
+      <c r="A11" s="3"/>
+      <c r="B11" s="4"/>
+      <c r="C11" s="4"/>
+      <c r="D11" s="4"/>
+      <c r="E11" s="3"/>
+      <c r="F11" s="3"/>
+      <c r="G11" s="3"/>
+      <c r="H11" s="3"/>
+      <c r="I11" s="3"/>
+      <c r="J11" s="3" t="inlineStr">
+        <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="K11" s="3" t="inlineStr">
+        <is>
+          <t>200</t>
+        </is>
+      </c>
+      <c r="L11" s="3" t="inlineStr">
+        <is>
+          <t>670,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
+      <c r="A12" s="3" t="inlineStr">
+        <is>
+          <t>CNC</t>
+        </is>
+      </c>
+      <c r="B12" s="4" t="inlineStr">
+        <is>
+          <t>106호6692</t>
+        </is>
+      </c>
+      <c r="C12" s="4" t="inlineStr">
+        <is>
+          <t>MINI Countryman S ALL4</t>
+        </is>
+      </c>
+      <c r="D12" s="4"/>
+      <c r="E12" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F12" s="3" t="inlineStr">
+        <is>
+          <t>레드</t>
+        </is>
+      </c>
+      <c r="G12" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H12" s="3" t="inlineStr">
+        <is>
+          <t>25년02월</t>
+        </is>
+      </c>
+      <c r="I12" s="3" t="inlineStr">
+        <is>
+          <t>200KM</t>
+        </is>
+      </c>
+      <c r="J12" s="3" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K12" s="3" t="inlineStr">
+        <is>
+          <t>300</t>
+        </is>
+      </c>
+      <c r="L12" s="3" t="inlineStr">
+        <is>
+          <t>1,180,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
+      <c r="A13" s="3"/>
+      <c r="B13" s="4"/>
+      <c r="C13" s="4"/>
+      <c r="D13" s="4"/>
+      <c r="E13" s="3"/>
+      <c r="F13" s="3"/>
+      <c r="G13" s="3"/>
+      <c r="H13" s="3"/>
+      <c r="I13" s="3"/>
+      <c r="J13" s="3" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K13" s="3" t="inlineStr">
+        <is>
+          <t>300</t>
+        </is>
+      </c>
+      <c r="L13" s="3" t="inlineStr">
+        <is>
+          <t>1,140,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
+      <c r="A14" s="3"/>
+      <c r="B14" s="4"/>
+      <c r="C14" s="4"/>
+      <c r="D14" s="4"/>
+      <c r="E14" s="3"/>
+      <c r="F14" s="3"/>
+      <c r="G14" s="3"/>
+      <c r="H14" s="3"/>
+      <c r="I14" s="3"/>
+      <c r="J14" s="3" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K14" s="3" t="inlineStr">
+        <is>
+          <t>300</t>
+        </is>
+      </c>
+      <c r="L14" s="3" t="inlineStr">
+        <is>
+          <t>1,100,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
+      <c r="A15" s="3"/>
+      <c r="B15" s="4"/>
+      <c r="C15" s="4"/>
+      <c r="D15" s="4"/>
+      <c r="E15" s="3"/>
+      <c r="F15" s="3"/>
+      <c r="G15" s="3"/>
+      <c r="H15" s="3"/>
+      <c r="I15" s="3"/>
+      <c r="J15" s="3" t="inlineStr">
+        <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="K15" s="3" t="inlineStr">
+        <is>
+          <t>300</t>
+        </is>
+      </c>
+      <c r="L15" s="3" t="inlineStr">
+        <is>
+          <t>1,050,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
+      <c r="A16" s="3" t="inlineStr">
+        <is>
+          <t>CNC</t>
+        </is>
+      </c>
+      <c r="B16" s="4" t="inlineStr">
+        <is>
+          <t>106호6738</t>
+        </is>
+      </c>
+      <c r="C16" s="4" t="inlineStr">
+        <is>
+          <t>MINI Countryman S ALL4 Favoure
+d</t>
+        </is>
+      </c>
+      <c r="D16" s="4"/>
+      <c r="E16" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F16" s="3" t="inlineStr">
+        <is>
+          <t>화이트</t>
+        </is>
+      </c>
+      <c r="G16" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H16" s="3" t="inlineStr">
+        <is>
+          <t>25년12월</t>
+        </is>
+      </c>
+      <c r="I16" s="3" t="inlineStr">
+        <is>
+          <t>4,700KM</t>
+        </is>
+      </c>
+      <c r="J16" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K16" s="3" t="inlineStr">
+        <is>
+          <t>300</t>
+        </is>
+      </c>
+      <c r="L16" s="3" t="inlineStr">
+        <is>
+          <t>1,400,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
+      <c r="A17" s="3"/>
+      <c r="B17" s="4"/>
+      <c r="C17" s="4"/>
+      <c r="D17" s="4"/>
+      <c r="E17" s="3"/>
+      <c r="F17" s="3"/>
+      <c r="G17" s="3"/>
+      <c r="H17" s="3"/>
+      <c r="I17" s="3"/>
+      <c r="J17" s="3" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K17" s="3" t="inlineStr">
+        <is>
+          <t>300</t>
+        </is>
+      </c>
+      <c r="L17" s="3" t="inlineStr">
+        <is>
+          <t>1,350,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
+      <c r="A18" s="3"/>
+      <c r="B18" s="4"/>
+      <c r="C18" s="4"/>
+      <c r="D18" s="4"/>
+      <c r="E18" s="3"/>
+      <c r="F18" s="3"/>
+      <c r="G18" s="3"/>
+      <c r="H18" s="3"/>
+      <c r="I18" s="3"/>
+      <c r="J18" s="3" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K18" s="3" t="inlineStr">
+        <is>
+          <t>300</t>
+        </is>
+      </c>
+      <c r="L18" s="3" t="inlineStr">
+        <is>
+          <t>1,300,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
+      <c r="A19" s="3"/>
+      <c r="B19" s="4"/>
+      <c r="C19" s="4"/>
+      <c r="D19" s="4"/>
+      <c r="E19" s="3"/>
+      <c r="F19" s="3"/>
+      <c r="G19" s="3"/>
+      <c r="H19" s="3"/>
+      <c r="I19" s="3"/>
+      <c r="J19" s="3" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K19" s="3" t="inlineStr">
+        <is>
+          <t>300</t>
+        </is>
+      </c>
+      <c r="L19" s="3" t="inlineStr">
+        <is>
+          <t>1,200,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
+      <c r="A20" s="3"/>
+      <c r="B20" s="4"/>
+      <c r="C20" s="4"/>
+      <c r="D20" s="4"/>
+      <c r="E20" s="3"/>
+      <c r="F20" s="3"/>
+      <c r="G20" s="3"/>
+      <c r="H20" s="3"/>
+      <c r="I20" s="3"/>
+      <c r="J20" s="3" t="inlineStr">
+        <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="K20" s="3" t="inlineStr">
+        <is>
+          <t>300</t>
+        </is>
+      </c>
+      <c r="L20" s="3" t="inlineStr">
+        <is>
+          <t>1,100,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
+      <c r="A21" s="3" t="inlineStr">
+        <is>
+          <t>CNC</t>
+        </is>
+      </c>
+      <c r="B21" s="4" t="inlineStr">
+        <is>
+          <t>106호8892</t>
+        </is>
+      </c>
+      <c r="C21" s="4" t="inlineStr">
+        <is>
+          <t>폭스바겐 제타 1.5 TSI Prestige</t>
+        </is>
+      </c>
+      <c r="D21" s="4"/>
+      <c r="E21" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F21" s="3" t="inlineStr">
+        <is>
+          <t>화이트</t>
+        </is>
+      </c>
+      <c r="G21" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H21" s="3" t="inlineStr">
+        <is>
+          <t>24년10월</t>
+        </is>
+      </c>
+      <c r="I21" s="3" t="inlineStr">
+        <is>
+          <t>32,000KM</t>
+        </is>
+      </c>
+      <c r="J21" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K21" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L21" s="3" t="inlineStr">
+        <is>
+          <t>850,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
+      <c r="A22" s="3"/>
+      <c r="B22" s="4"/>
+      <c r="C22" s="4"/>
+      <c r="D22" s="4"/>
+      <c r="E22" s="3"/>
+      <c r="F22" s="3"/>
+      <c r="G22" s="3"/>
+      <c r="H22" s="3"/>
+      <c r="I22" s="3"/>
+      <c r="J22" s="3" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K22" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L22" s="3" t="inlineStr">
+        <is>
+          <t>810,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
+      <c r="A23" s="3"/>
+      <c r="B23" s="4"/>
+      <c r="C23" s="4"/>
+      <c r="D23" s="4"/>
+      <c r="E23" s="3"/>
+      <c r="F23" s="3"/>
+      <c r="G23" s="3"/>
+      <c r="H23" s="3"/>
+      <c r="I23" s="3"/>
+      <c r="J23" s="3" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K23" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L23" s="3" t="inlineStr">
+        <is>
+          <t>740,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
+      <c r="A24" s="3"/>
+      <c r="B24" s="4"/>
+      <c r="C24" s="4"/>
+      <c r="D24" s="4"/>
+      <c r="E24" s="3"/>
+      <c r="F24" s="3"/>
+      <c r="G24" s="3"/>
+      <c r="H24" s="3"/>
+      <c r="I24" s="3"/>
+      <c r="J24" s="3" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K24" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L24" s="3" t="inlineStr">
+        <is>
+          <t>720,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
+      <c r="A25" s="3"/>
+      <c r="B25" s="4"/>
+      <c r="C25" s="4"/>
+      <c r="D25" s="4"/>
+      <c r="E25" s="3"/>
+      <c r="F25" s="3"/>
+      <c r="G25" s="3"/>
+      <c r="H25" s="3"/>
+      <c r="I25" s="3"/>
+      <c r="J25" s="3" t="inlineStr">
+        <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="K25" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L25" s="3" t="inlineStr">
+        <is>
+          <t>680,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
+      <c r="A26" s="3" t="inlineStr">
+        <is>
+          <t>EV</t>
+        </is>
+      </c>
+      <c r="B26" s="4" t="inlineStr">
+        <is>
+          <t>142호4075</t>
+        </is>
+      </c>
+      <c r="C26" s="4" t="inlineStr">
+        <is>
+          <t>Q2 35 TDI</t>
+        </is>
+      </c>
+      <c r="D26" s="4" t="inlineStr">
+        <is>
+          <t>선루프 크루즈컨트롤 앞좌석 열선</t>
+        </is>
+      </c>
+      <c r="E26" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F26" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G26" s="3" t="inlineStr">
+        <is>
+          <t>경유</t>
+        </is>
+      </c>
+      <c r="H26" s="3" t="inlineStr">
+        <is>
+          <t>24년08월</t>
+        </is>
+      </c>
+      <c r="I26" s="3" t="inlineStr">
+        <is>
+          <t>20,000KM</t>
+        </is>
+      </c>
+      <c r="J26" s="3" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K26" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L26" s="3" t="inlineStr">
+        <is>
+          <t>950,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
+      <c r="A27" s="3"/>
+      <c r="B27" s="4"/>
+      <c r="C27" s="4"/>
+      <c r="D27" s="4"/>
+      <c r="E27" s="3"/>
+      <c r="F27" s="3"/>
+      <c r="G27" s="3"/>
+      <c r="H27" s="3"/>
+      <c r="I27" s="3"/>
+      <c r="J27" s="3" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K27" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L27" s="3" t="inlineStr">
+        <is>
+          <t>900,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
+      <c r="A28" s="3" t="inlineStr">
+        <is>
+          <t>GD</t>
+        </is>
+      </c>
+      <c r="B28" s="4" t="inlineStr">
+        <is>
+          <t>109하8038</t>
+        </is>
+      </c>
+      <c r="C28" s="4" t="inlineStr">
+        <is>
+          <t>포르쉐 파나메라(3세대) 2.9 V6 4</t>
+        </is>
+      </c>
+      <c r="D28" s="4"/>
+      <c r="E28" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F28" s="3" t="inlineStr">
+        <is>
+          <t>검정</t>
+        </is>
+      </c>
+      <c r="G28" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H28" s="3" t="inlineStr">
+        <is>
+          <t>26년01월</t>
+        </is>
+      </c>
+      <c r="I28" s="3" t="inlineStr">
+        <is>
+          <t>3,000KM</t>
+        </is>
+      </c>
+      <c r="J28" s="3" t="inlineStr">
+        <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="K28" s="3" t="inlineStr">
+        <is>
+          <t>1500</t>
+        </is>
+      </c>
+      <c r="L28" s="3" t="inlineStr">
+        <is>
+          <t>4,400,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
+      <c r="A29" s="3"/>
+      <c r="B29" s="4"/>
+      <c r="C29" s="4"/>
+      <c r="D29" s="4"/>
+      <c r="E29" s="3"/>
+      <c r="F29" s="3"/>
+      <c r="G29" s="3"/>
+      <c r="H29" s="3"/>
+      <c r="I29" s="3"/>
+      <c r="J29" s="3" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K29" s="3" t="inlineStr">
+        <is>
+          <t>1500</t>
+        </is>
+      </c>
+      <c r="L29" s="3" t="inlineStr">
+        <is>
+          <t>4,540,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
+      <c r="A30" s="3"/>
+      <c r="B30" s="4"/>
+      <c r="C30" s="4"/>
+      <c r="D30" s="4"/>
+      <c r="E30" s="3"/>
+      <c r="F30" s="3"/>
+      <c r="G30" s="3"/>
+      <c r="H30" s="3"/>
+      <c r="I30" s="3"/>
+      <c r="J30" s="3" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K30" s="3" t="inlineStr">
+        <is>
+          <t>1500</t>
+        </is>
+      </c>
+      <c r="L30" s="3" t="inlineStr">
+        <is>
+          <t>4,700,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
+      <c r="A31" s="3"/>
+      <c r="B31" s="4"/>
+      <c r="C31" s="4"/>
+      <c r="D31" s="4"/>
+      <c r="E31" s="3"/>
+      <c r="F31" s="3"/>
+      <c r="G31" s="3"/>
+      <c r="H31" s="3"/>
+      <c r="I31" s="3"/>
+      <c r="J31" s="3" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K31" s="3" t="inlineStr">
+        <is>
+          <t>1500</t>
+        </is>
+      </c>
+      <c r="L31" s="3" t="inlineStr">
+        <is>
+          <t>4,860,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
+      <c r="A32" s="3"/>
+      <c r="B32" s="4"/>
+      <c r="C32" s="4"/>
+      <c r="D32" s="4"/>
+      <c r="E32" s="3"/>
+      <c r="F32" s="3"/>
+      <c r="G32" s="3"/>
+      <c r="H32" s="3"/>
+      <c r="I32" s="3"/>
+      <c r="J32" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K32" s="3" t="inlineStr">
+        <is>
+          <t>1500</t>
+        </is>
+      </c>
+      <c r="L32" s="3" t="inlineStr">
+        <is>
+          <t>4,990,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
+      <c r="A33" s="3" t="inlineStr">
+        <is>
+          <t>INMO</t>
+        </is>
+      </c>
+      <c r="B33" s="4" t="inlineStr">
+        <is>
+          <t>109호7903</t>
+        </is>
+      </c>
+      <c r="C33" s="4" t="inlineStr">
+        <is>
+          <t>미니 쿠퍼 5도어 클래식 나누크 화이트</t>
+        </is>
+      </c>
+      <c r="D33" s="4" t="inlineStr">
+        <is>
+          <t>클래식 (화이트 투톤 루프·사이드미러,알로이휠
+,차선이탈 방지,스마트 크루즈 등)</t>
+        </is>
+      </c>
+      <c r="E33" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F33" s="3" t="inlineStr">
+        <is>
+          <t>나누크 화이트</t>
+        </is>
+      </c>
+      <c r="G33" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H33" s="3" t="inlineStr">
+        <is>
+          <t>26년04월</t>
+        </is>
+      </c>
+      <c r="I33" s="3" t="inlineStr">
+        <is>
+          <t>162KM</t>
+        </is>
+      </c>
+      <c r="J33" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K33" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L33" s="3" t="inlineStr">
+        <is>
+          <t>920,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
+      <c r="A34" s="3"/>
+      <c r="B34" s="4"/>
+      <c r="C34" s="4"/>
+      <c r="D34" s="4"/>
+      <c r="E34" s="3"/>
+      <c r="F34" s="3"/>
+      <c r="G34" s="3"/>
+      <c r="H34" s="3"/>
+      <c r="I34" s="3"/>
+      <c r="J34" s="3" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K34" s="3" t="inlineStr">
+        <is>
+          <t>200</t>
+        </is>
+      </c>
+      <c r="L34" s="3" t="inlineStr">
+        <is>
+          <t>890,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
+      <c r="A35" s="3"/>
+      <c r="B35" s="4"/>
+      <c r="C35" s="4"/>
+      <c r="D35" s="4"/>
+      <c r="E35" s="3"/>
+      <c r="F35" s="3"/>
+      <c r="G35" s="3"/>
+      <c r="H35" s="3"/>
+      <c r="I35" s="3"/>
+      <c r="J35" s="3" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K35" s="3" t="inlineStr">
+        <is>
+          <t>200</t>
+        </is>
+      </c>
+      <c r="L35" s="3" t="inlineStr">
+        <is>
+          <t>860,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
+      <c r="A36" s="3"/>
+      <c r="B36" s="4"/>
+      <c r="C36" s="4"/>
+      <c r="D36" s="4"/>
+      <c r="E36" s="3"/>
+      <c r="F36" s="3"/>
+      <c r="G36" s="3"/>
+      <c r="H36" s="3"/>
+      <c r="I36" s="3"/>
+      <c r="J36" s="3" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K36" s="3" t="inlineStr">
+        <is>
+          <t>200</t>
+        </is>
+      </c>
+      <c r="L36" s="3" t="inlineStr">
+        <is>
+          <t>830,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
+      <c r="A37" s="3"/>
+      <c r="B37" s="4"/>
+      <c r="C37" s="4"/>
+      <c r="D37" s="4"/>
+      <c r="E37" s="3"/>
+      <c r="F37" s="3"/>
+      <c r="G37" s="3"/>
+      <c r="H37" s="3"/>
+      <c r="I37" s="3"/>
+      <c r="J37" s="3" t="inlineStr">
+        <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="K37" s="3" t="inlineStr">
+        <is>
+          <t>200</t>
+        </is>
+      </c>
+      <c r="L37" s="3" t="inlineStr">
+        <is>
+          <t>800,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
+      <c r="A38" s="3" t="inlineStr">
+        <is>
+          <t>INMO</t>
+        </is>
+      </c>
+      <c r="B38" s="4" t="inlineStr">
+        <is>
+          <t>109호7902</t>
+        </is>
+      </c>
+      <c r="C38" s="4" t="inlineStr">
+        <is>
+          <t>미니 쿠퍼 5도어 클래식 나누크 화이트</t>
+        </is>
+      </c>
+      <c r="D38" s="4" t="inlineStr">
+        <is>
+          <t>클래식 (화이트 투톤 루프·사이드미러,알로이휠
+,차선이탈 방지,스마트 크루즈 등)</t>
+        </is>
+      </c>
+      <c r="E38" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F38" s="3" t="inlineStr">
+        <is>
+          <t>나누크 화이트</t>
+        </is>
+      </c>
+      <c r="G38" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H38" s="3" t="inlineStr">
+        <is>
+          <t>26년04월</t>
+        </is>
+      </c>
+      <c r="I38" s="3" t="inlineStr">
+        <is>
+          <t>165KM</t>
+        </is>
+      </c>
+      <c r="J38" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K38" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L38" s="3" t="inlineStr">
+        <is>
+          <t>920,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
+      <c r="A39" s="3"/>
+      <c r="B39" s="4"/>
+      <c r="C39" s="4"/>
+      <c r="D39" s="4"/>
+      <c r="E39" s="3"/>
+      <c r="F39" s="3"/>
+      <c r="G39" s="3"/>
+      <c r="H39" s="3"/>
+      <c r="I39" s="3"/>
+      <c r="J39" s="3" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K39" s="3" t="inlineStr">
+        <is>
+          <t>200</t>
+        </is>
+      </c>
+      <c r="L39" s="3" t="inlineStr">
+        <is>
+          <t>890,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
+      <c r="A40" s="3"/>
+      <c r="B40" s="4"/>
+      <c r="C40" s="4"/>
+      <c r="D40" s="4"/>
+      <c r="E40" s="3"/>
+      <c r="F40" s="3"/>
+      <c r="G40" s="3"/>
+      <c r="H40" s="3"/>
+      <c r="I40" s="3"/>
+      <c r="J40" s="3" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K40" s="3" t="inlineStr">
+        <is>
+          <t>200</t>
+        </is>
+      </c>
+      <c r="L40" s="3" t="inlineStr">
+        <is>
+          <t>860,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
+      <c r="A41" s="3"/>
+      <c r="B41" s="4"/>
+      <c r="C41" s="4"/>
+      <c r="D41" s="4"/>
+      <c r="E41" s="3"/>
+      <c r="F41" s="3"/>
+      <c r="G41" s="3"/>
+      <c r="H41" s="3"/>
+      <c r="I41" s="3"/>
+      <c r="J41" s="3" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K41" s="3" t="inlineStr">
+        <is>
+          <t>200</t>
+        </is>
+      </c>
+      <c r="L41" s="3" t="inlineStr">
+        <is>
+          <t>830,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
+      <c r="A42" s="3"/>
+      <c r="B42" s="4"/>
+      <c r="C42" s="4"/>
+      <c r="D42" s="4"/>
+      <c r="E42" s="3"/>
+      <c r="F42" s="3"/>
+      <c r="G42" s="3"/>
+      <c r="H42" s="3"/>
+      <c r="I42" s="3"/>
+      <c r="J42" s="3" t="inlineStr">
+        <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="K42" s="3" t="inlineStr">
+        <is>
+          <t>200</t>
+        </is>
+      </c>
+      <c r="L42" s="3" t="inlineStr">
+        <is>
+          <t>800,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
+      <c r="A43" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B43" s="4" t="inlineStr">
+        <is>
+          <t>116허7726</t>
+        </is>
+      </c>
+      <c r="C43" s="4" t="inlineStr">
+        <is>
+          <t>벤츠 E200 아방가르드 (브라운시트)</t>
+        </is>
+      </c>
+      <c r="D43" s="4"/>
+      <c r="E43" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F43" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G43" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H43" s="3" t="inlineStr">
+        <is>
+          <t>24년07월</t>
+        </is>
+      </c>
+      <c r="I43" s="3" t="inlineStr">
+        <is>
+          <t>21,644KM</t>
+        </is>
+      </c>
+      <c r="J43" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K43" s="3" t="inlineStr">
+        <is>
+          <t>250</t>
+        </is>
+      </c>
+      <c r="L43" s="3" t="inlineStr">
+        <is>
+          <t>1,500,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
+      <c r="A44" s="3"/>
+      <c r="B44" s="4"/>
+      <c r="C44" s="4"/>
+      <c r="D44" s="4"/>
+      <c r="E44" s="3"/>
+      <c r="F44" s="3"/>
+      <c r="G44" s="3"/>
+      <c r="H44" s="3"/>
+      <c r="I44" s="3"/>
+      <c r="J44" s="3" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K44" s="3" t="inlineStr">
+        <is>
+          <t>250</t>
+        </is>
+      </c>
+      <c r="L44" s="3" t="inlineStr">
+        <is>
+          <t>1,450,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
+      <c r="A45" s="3"/>
+      <c r="B45" s="4"/>
+      <c r="C45" s="4"/>
+      <c r="D45" s="4"/>
+      <c r="E45" s="3"/>
+      <c r="F45" s="3"/>
+      <c r="G45" s="3"/>
+      <c r="H45" s="3"/>
+      <c r="I45" s="3"/>
+      <c r="J45" s="3" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K45" s="3" t="inlineStr">
+        <is>
+          <t>250</t>
+        </is>
+      </c>
+      <c r="L45" s="3" t="inlineStr">
+        <is>
+          <t>1,400,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
+      <c r="A46" s="3"/>
+      <c r="B46" s="4"/>
+      <c r="C46" s="4"/>
+      <c r="D46" s="4"/>
+      <c r="E46" s="3"/>
+      <c r="F46" s="3"/>
+      <c r="G46" s="3"/>
+      <c r="H46" s="3"/>
+      <c r="I46" s="3"/>
+      <c r="J46" s="3" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K46" s="3" t="inlineStr">
+        <is>
+          <t>250</t>
+        </is>
+      </c>
+      <c r="L46" s="3" t="inlineStr">
+        <is>
+          <t>1,350,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
+      <c r="A47" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B47" s="4" t="inlineStr">
+        <is>
+          <t>116호7546</t>
+        </is>
+      </c>
+      <c r="C47" s="4" t="inlineStr">
+        <is>
+          <t>미니 쿠퍼 5도어 클래식 나누크화이트 </t>
+        </is>
+      </c>
+      <c r="D47" s="4"/>
+      <c r="E47" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F47" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G47" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H47" s="3" t="inlineStr">
+        <is>
+          <t>26년03월</t>
+        </is>
+      </c>
+      <c r="I47" s="3" t="inlineStr">
+        <is>
+          <t>1,725KM</t>
+        </is>
+      </c>
+      <c r="J47" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K47" s="3" t="inlineStr">
+        <is>
+          <t>170</t>
+        </is>
+      </c>
+      <c r="L47" s="3" t="inlineStr">
+        <is>
+          <t>900,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
+      <c r="A48" s="3"/>
+      <c r="B48" s="4"/>
+      <c r="C48" s="4"/>
+      <c r="D48" s="4"/>
+      <c r="E48" s="3"/>
+      <c r="F48" s="3"/>
+      <c r="G48" s="3"/>
+      <c r="H48" s="3"/>
+      <c r="I48" s="3"/>
+      <c r="J48" s="3" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K48" s="3" t="inlineStr">
+        <is>
+          <t>170</t>
+        </is>
+      </c>
+      <c r="L48" s="3" t="inlineStr">
+        <is>
+          <t>870,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
+      <c r="A49" s="3"/>
+      <c r="B49" s="4"/>
+      <c r="C49" s="4"/>
+      <c r="D49" s="4"/>
+      <c r="E49" s="3"/>
+      <c r="F49" s="3"/>
+      <c r="G49" s="3"/>
+      <c r="H49" s="3"/>
+      <c r="I49" s="3"/>
+      <c r="J49" s="3" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K49" s="3" t="inlineStr">
+        <is>
+          <t>170</t>
+        </is>
+      </c>
+      <c r="L49" s="3" t="inlineStr">
+        <is>
+          <t>840,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
+      <c r="A50" s="3"/>
+      <c r="B50" s="4"/>
+      <c r="C50" s="4"/>
+      <c r="D50" s="4"/>
+      <c r="E50" s="3"/>
+      <c r="F50" s="3"/>
+      <c r="G50" s="3"/>
+      <c r="H50" s="3"/>
+      <c r="I50" s="3"/>
+      <c r="J50" s="3" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K50" s="3" t="inlineStr">
+        <is>
+          <t>170</t>
+        </is>
+      </c>
+      <c r="L50" s="3" t="inlineStr">
+        <is>
+          <t>810,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
+      <c r="A51" s="3"/>
+      <c r="B51" s="4"/>
+      <c r="C51" s="4"/>
+      <c r="D51" s="4"/>
+      <c r="E51" s="3"/>
+      <c r="F51" s="3"/>
+      <c r="G51" s="3"/>
+      <c r="H51" s="3"/>
+      <c r="I51" s="3"/>
+      <c r="J51" s="3" t="inlineStr">
+        <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="K51" s="3" t="inlineStr">
+        <is>
+          <t>170</t>
+        </is>
+      </c>
+      <c r="L51" s="3" t="inlineStr">
+        <is>
+          <t>780,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
+      <c r="A52" s="3" t="inlineStr">
+        <is>
+          <t>SKY</t>
+        </is>
+      </c>
+      <c r="B52" s="4" t="inlineStr">
+        <is>
+          <t>142호3663</t>
+        </is>
+      </c>
+      <c r="C52" s="4" t="inlineStr">
+        <is>
+          <t>X4(2세대) xDrive20d M Sport</t>
+        </is>
+      </c>
+      <c r="D52" s="4" t="inlineStr">
+        <is>
+          <t>드라이빙 어시스턴스 패키지, 하이테크 패키지</t>
+        </is>
+      </c>
+      <c r="E52" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F52" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G52" s="3" t="inlineStr">
+        <is>
+          <t>경유</t>
+        </is>
+      </c>
+      <c r="H52" s="3" t="inlineStr">
+        <is>
+          <t>24년12월</t>
+        </is>
+      </c>
+      <c r="I52" s="3" t="inlineStr">
+        <is>
+          <t>17,000KM</t>
+        </is>
+      </c>
+      <c r="J52" s="3" t="inlineStr">
+        <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="K52" s="3" t="inlineStr">
+        <is>
+          <t>300</t>
+        </is>
+      </c>
+      <c r="L52" s="3" t="inlineStr">
+        <is>
+          <t>1,500,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
+      <c r="A53" s="3"/>
+      <c r="B53" s="4"/>
+      <c r="C53" s="4"/>
+      <c r="D53" s="4"/>
+      <c r="E53" s="3"/>
+      <c r="F53" s="3"/>
+      <c r="G53" s="3"/>
+      <c r="H53" s="3"/>
+      <c r="I53" s="3"/>
+      <c r="J53" s="3" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K53" s="3" t="inlineStr">
+        <is>
+          <t>300</t>
+        </is>
+      </c>
+      <c r="L53" s="3" t="inlineStr">
+        <is>
+          <t>1,600,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
+      <c r="A54" s="3"/>
+      <c r="B54" s="4"/>
+      <c r="C54" s="4"/>
+      <c r="D54" s="4"/>
+      <c r="E54" s="3"/>
+      <c r="F54" s="3"/>
+      <c r="G54" s="3"/>
+      <c r="H54" s="3"/>
+      <c r="I54" s="3"/>
+      <c r="J54" s="3" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K54" s="3" t="inlineStr">
+        <is>
+          <t>300</t>
+        </is>
+      </c>
+      <c r="L54" s="3" t="inlineStr">
+        <is>
+          <t>1,700,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
+      <c r="A55" s="3"/>
+      <c r="B55" s="4"/>
+      <c r="C55" s="4"/>
+      <c r="D55" s="4"/>
+      <c r="E55" s="3"/>
+      <c r="F55" s="3"/>
+      <c r="G55" s="3"/>
+      <c r="H55" s="3"/>
+      <c r="I55" s="3"/>
+      <c r="J55" s="3" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K55" s="3" t="inlineStr">
+        <is>
+          <t>300</t>
+        </is>
+      </c>
+      <c r="L55" s="3" t="inlineStr">
+        <is>
+          <t>1,800,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
+      <c r="A56" s="3"/>
+      <c r="B56" s="4"/>
+      <c r="C56" s="4"/>
+      <c r="D56" s="4"/>
+      <c r="E56" s="3"/>
+      <c r="F56" s="3"/>
+      <c r="G56" s="3"/>
+      <c r="H56" s="3"/>
+      <c r="I56" s="3"/>
+      <c r="J56" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K56" s="3" t="inlineStr">
+        <is>
+          <t>300</t>
+        </is>
+      </c>
+      <c r="L56" s="3" t="inlineStr">
+        <is>
+          <t>1,900,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
+      <c r="A57" s="3" t="inlineStr">
+        <is>
+          <t>SKY</t>
+        </is>
+      </c>
+      <c r="B57" s="4" t="inlineStr">
+        <is>
+          <t>142호2086</t>
+        </is>
+      </c>
+      <c r="C57" s="4" t="inlineStr">
+        <is>
+          <t>5시리즈(8세대) 523d M Sport (P1)</t>
+        </is>
+      </c>
+      <c r="D57" s="4" t="inlineStr">
+        <is>
+          <t>테크놀로지 패키지</t>
+        </is>
+      </c>
+      <c r="E57" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F57" s="3" t="inlineStr">
+        <is>
+          <t>소피스트 그레이</t>
+        </is>
+      </c>
+      <c r="G57" s="3" t="inlineStr">
+        <is>
+          <t>경유</t>
+        </is>
+      </c>
+      <c r="H57" s="3" t="inlineStr">
+        <is>
+          <t>24년11월</t>
+        </is>
+      </c>
+      <c r="I57" s="3" t="inlineStr">
+        <is>
+          <t>22,500KM</t>
+        </is>
+      </c>
+      <c r="J57" s="3" t="inlineStr">
+        <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="K57" s="3" t="inlineStr">
+        <is>
+          <t>300</t>
+        </is>
+      </c>
+      <c r="L57" s="3" t="inlineStr">
+        <is>
+          <t>1,500,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
+      <c r="A58" s="3"/>
+      <c r="B58" s="4"/>
+      <c r="C58" s="4"/>
+      <c r="D58" s="4"/>
+      <c r="E58" s="3"/>
+      <c r="F58" s="3"/>
+      <c r="G58" s="3"/>
+      <c r="H58" s="3"/>
+      <c r="I58" s="3"/>
+      <c r="J58" s="3" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K58" s="3" t="inlineStr">
+        <is>
+          <t>300</t>
+        </is>
+      </c>
+      <c r="L58" s="3" t="inlineStr">
+        <is>
+          <t>1,600,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
+      <c r="A59" s="3"/>
+      <c r="B59" s="4"/>
+      <c r="C59" s="4"/>
+      <c r="D59" s="4"/>
+      <c r="E59" s="3"/>
+      <c r="F59" s="3"/>
+      <c r="G59" s="3"/>
+      <c r="H59" s="3"/>
+      <c r="I59" s="3"/>
+      <c r="J59" s="3" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K59" s="3" t="inlineStr">
+        <is>
+          <t>300</t>
+        </is>
+      </c>
+      <c r="L59" s="3" t="inlineStr">
+        <is>
+          <t>1,700,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
+      <c r="A60" s="3"/>
+      <c r="B60" s="4"/>
+      <c r="C60" s="4"/>
+      <c r="D60" s="4"/>
+      <c r="E60" s="3"/>
+      <c r="F60" s="3"/>
+      <c r="G60" s="3"/>
+      <c r="H60" s="3"/>
+      <c r="I60" s="3"/>
+      <c r="J60" s="3" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K60" s="3" t="inlineStr">
+        <is>
+          <t>300</t>
+        </is>
+      </c>
+      <c r="L60" s="3" t="inlineStr">
+        <is>
+          <t>1,800,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
+      <c r="A61" s="3"/>
+      <c r="B61" s="4"/>
+      <c r="C61" s="4"/>
+      <c r="D61" s="4"/>
+      <c r="E61" s="3"/>
+      <c r="F61" s="3"/>
+      <c r="G61" s="3"/>
+      <c r="H61" s="3"/>
+      <c r="I61" s="3"/>
+      <c r="J61" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K61" s="3" t="inlineStr">
+        <is>
+          <t>300</t>
+        </is>
+      </c>
+      <c r="L61" s="3" t="inlineStr">
+        <is>
+          <t>1,900,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
+      <c r="A62" s="3" t="inlineStr">
+        <is>
+          <t>SKY</t>
+        </is>
+      </c>
+      <c r="B62" s="4" t="inlineStr">
+        <is>
+          <t>142호3656</t>
+        </is>
+      </c>
+      <c r="C62" s="4" t="inlineStr">
+        <is>
+          <t>3시리즈(7세대) 320i M Sport Package</t>
+        </is>
+      </c>
+      <c r="D62" s="4"/>
+      <c r="E62" s="3" t="inlineStr">
+        <is>
+          <t>신차</t>
+        </is>
+      </c>
+      <c r="F62" s="3" t="inlineStr">
+        <is>
+          <t>알파인화이트</t>
+        </is>
+      </c>
+      <c r="G62" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H62" s="3" t="inlineStr">
+        <is>
+          <t>24년12월</t>
+        </is>
+      </c>
+      <c r="I62" s="3" t="inlineStr">
+        <is>
+          <t>17,500KM</t>
+        </is>
+      </c>
+      <c r="J62" s="3" t="inlineStr">
+        <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="K62" s="3" t="inlineStr">
+        <is>
+          <t>300</t>
+        </is>
+      </c>
+      <c r="L62" s="3" t="inlineStr">
+        <is>
+          <t>1,300,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
+      <c r="A63" s="3"/>
+      <c r="B63" s="4"/>
+      <c r="C63" s="4"/>
+      <c r="D63" s="4"/>
+      <c r="E63" s="3"/>
+      <c r="F63" s="3"/>
+      <c r="G63" s="3"/>
+      <c r="H63" s="3"/>
+      <c r="I63" s="3"/>
+      <c r="J63" s="3" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K63" s="3" t="inlineStr">
+        <is>
+          <t>300</t>
+        </is>
+      </c>
+      <c r="L63" s="3" t="inlineStr">
+        <is>
+          <t>1,400,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
+      <c r="A64" s="3"/>
+      <c r="B64" s="4"/>
+      <c r="C64" s="4"/>
+      <c r="D64" s="4"/>
+      <c r="E64" s="3"/>
+      <c r="F64" s="3"/>
+      <c r="G64" s="3"/>
+      <c r="H64" s="3"/>
+      <c r="I64" s="3"/>
+      <c r="J64" s="3" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K64" s="3" t="inlineStr">
+        <is>
+          <t>300</t>
+        </is>
+      </c>
+      <c r="L64" s="3" t="inlineStr">
+        <is>
+          <t>1,500,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
+      <c r="A65" s="3"/>
+      <c r="B65" s="4"/>
+      <c r="C65" s="4"/>
+      <c r="D65" s="4"/>
+      <c r="E65" s="3"/>
+      <c r="F65" s="3"/>
+      <c r="G65" s="3"/>
+      <c r="H65" s="3"/>
+      <c r="I65" s="3"/>
+      <c r="J65" s="3" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K65" s="3" t="inlineStr">
+        <is>
+          <t>300</t>
+        </is>
+      </c>
+      <c r="L65" s="3" t="inlineStr">
+        <is>
+          <t>1,600,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="66">
+      <c r="A66" s="3"/>
+      <c r="B66" s="4"/>
+      <c r="C66" s="4"/>
+      <c r="D66" s="4"/>
+      <c r="E66" s="3"/>
+      <c r="F66" s="3"/>
+      <c r="G66" s="3"/>
+      <c r="H66" s="3"/>
+      <c r="I66" s="3"/>
+      <c r="J66" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K66" s="3" t="inlineStr">
+        <is>
+          <t>300</t>
+        </is>
+      </c>
+      <c r="L66" s="3" t="inlineStr">
+        <is>
+          <t>1,700,000</t>
+        </is>
+      </c>
+    </row>
   </sheetData>
+  <mergeCells>
+    <mergeCell ref="A2:A6"/>
+    <mergeCell ref="B2:B6"/>
+    <mergeCell ref="C2:C6"/>
+    <mergeCell ref="D2:D6"/>
+    <mergeCell ref="E2:E6"/>
+    <mergeCell ref="F2:F6"/>
+    <mergeCell ref="G2:G6"/>
+    <mergeCell ref="H2:H6"/>
+    <mergeCell ref="I2:I6"/>
+    <mergeCell ref="A7:A9"/>
+    <mergeCell ref="B7:B9"/>
+    <mergeCell ref="C7:C9"/>
+    <mergeCell ref="D7:D9"/>
+    <mergeCell ref="E7:E9"/>
+    <mergeCell ref="F7:F9"/>
+    <mergeCell ref="G7:G9"/>
+    <mergeCell ref="H7:H9"/>
+    <mergeCell ref="I7:I9"/>
+    <mergeCell ref="A10:A11"/>
+    <mergeCell ref="B10:B11"/>
+    <mergeCell ref="C10:C11"/>
+    <mergeCell ref="D10:D11"/>
+    <mergeCell ref="E10:E11"/>
+    <mergeCell ref="F10:F11"/>
+    <mergeCell ref="G10:G11"/>
+    <mergeCell ref="H10:H11"/>
+    <mergeCell ref="I10:I11"/>
+    <mergeCell ref="A12:A15"/>
+    <mergeCell ref="B12:B15"/>
+    <mergeCell ref="C12:C15"/>
+    <mergeCell ref="D12:D15"/>
+    <mergeCell ref="E12:E15"/>
+    <mergeCell ref="F12:F15"/>
+    <mergeCell ref="G12:G15"/>
+    <mergeCell ref="H12:H15"/>
+    <mergeCell ref="I12:I15"/>
+    <mergeCell ref="A16:A20"/>
+    <mergeCell ref="B16:B20"/>
+    <mergeCell ref="C16:C20"/>
+    <mergeCell ref="D16:D20"/>
+    <mergeCell ref="E16:E20"/>
+    <mergeCell ref="F16:F20"/>
+    <mergeCell ref="G16:G20"/>
+    <mergeCell ref="H16:H20"/>
+    <mergeCell ref="I16:I20"/>
+    <mergeCell ref="A21:A25"/>
+    <mergeCell ref="B21:B25"/>
+    <mergeCell ref="C21:C25"/>
+    <mergeCell ref="D21:D25"/>
+    <mergeCell ref="E21:E25"/>
+    <mergeCell ref="F21:F25"/>
+    <mergeCell ref="G21:G25"/>
+    <mergeCell ref="H21:H25"/>
+    <mergeCell ref="I21:I25"/>
+    <mergeCell ref="A26:A27"/>
+    <mergeCell ref="B26:B27"/>
+    <mergeCell ref="C26:C27"/>
+    <mergeCell ref="D26:D27"/>
+    <mergeCell ref="E26:E27"/>
+    <mergeCell ref="F26:F27"/>
+    <mergeCell ref="G26:G27"/>
+    <mergeCell ref="H26:H27"/>
+    <mergeCell ref="I26:I27"/>
+    <mergeCell ref="A28:A32"/>
+    <mergeCell ref="B28:B32"/>
+    <mergeCell ref="C28:C32"/>
+    <mergeCell ref="D28:D32"/>
+    <mergeCell ref="E28:E32"/>
+    <mergeCell ref="F28:F32"/>
+    <mergeCell ref="G28:G32"/>
+    <mergeCell ref="H28:H32"/>
+    <mergeCell ref="I28:I32"/>
+    <mergeCell ref="A33:A37"/>
+    <mergeCell ref="B33:B37"/>
+    <mergeCell ref="C33:C37"/>
+    <mergeCell ref="D33:D37"/>
+    <mergeCell ref="E33:E37"/>
+    <mergeCell ref="F33:F37"/>
+    <mergeCell ref="G33:G37"/>
+    <mergeCell ref="H33:H37"/>
+    <mergeCell ref="I33:I37"/>
+    <mergeCell ref="A38:A42"/>
+    <mergeCell ref="B38:B42"/>
+    <mergeCell ref="C38:C42"/>
+    <mergeCell ref="D38:D42"/>
+    <mergeCell ref="E38:E42"/>
+    <mergeCell ref="F38:F42"/>
+    <mergeCell ref="G38:G42"/>
+    <mergeCell ref="H38:H42"/>
+    <mergeCell ref="I38:I42"/>
+    <mergeCell ref="A43:A46"/>
+    <mergeCell ref="B43:B46"/>
+    <mergeCell ref="C43:C46"/>
+    <mergeCell ref="D43:D46"/>
+    <mergeCell ref="E43:E46"/>
+    <mergeCell ref="F43:F46"/>
+    <mergeCell ref="G43:G46"/>
+    <mergeCell ref="H43:H46"/>
+    <mergeCell ref="I43:I46"/>
+    <mergeCell ref="A47:A51"/>
+    <mergeCell ref="B47:B51"/>
+    <mergeCell ref="C47:C51"/>
+    <mergeCell ref="D47:D51"/>
+    <mergeCell ref="E47:E51"/>
+    <mergeCell ref="F47:F51"/>
+    <mergeCell ref="G47:G51"/>
+    <mergeCell ref="H47:H51"/>
+    <mergeCell ref="I47:I51"/>
+    <mergeCell ref="A52:A56"/>
+    <mergeCell ref="B52:B56"/>
+    <mergeCell ref="C52:C56"/>
+    <mergeCell ref="D52:D56"/>
+    <mergeCell ref="E52:E56"/>
+    <mergeCell ref="F52:F56"/>
+    <mergeCell ref="G52:G56"/>
+    <mergeCell ref="H52:H56"/>
+    <mergeCell ref="I52:I56"/>
+    <mergeCell ref="A57:A61"/>
+    <mergeCell ref="B57:B61"/>
+    <mergeCell ref="C57:C61"/>
+    <mergeCell ref="D57:D61"/>
+    <mergeCell ref="E57:E61"/>
+    <mergeCell ref="F57:F61"/>
+    <mergeCell ref="G57:G61"/>
+    <mergeCell ref="H57:H61"/>
+    <mergeCell ref="I57:I61"/>
+    <mergeCell ref="A62:A66"/>
+    <mergeCell ref="B62:B66"/>
+    <mergeCell ref="C62:C66"/>
+    <mergeCell ref="D62:D66"/>
+    <mergeCell ref="E62:E66"/>
+    <mergeCell ref="F62:F66"/>
+    <mergeCell ref="G62:G66"/>
+    <mergeCell ref="H62:H66"/>
+    <mergeCell ref="I62:I66"/>
+  </mergeCells>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <dc:description/>
   <cp:revision></cp:revision>