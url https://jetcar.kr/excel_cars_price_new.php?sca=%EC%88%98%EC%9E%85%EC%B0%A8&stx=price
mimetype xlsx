--- v1 (2026-06-02)
+++ v2 (2026-07-17)
@@ -152,51 +152,51 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:L66"/>
+  <dimension ref="A1:L64"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1" min="1" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="2" min="2" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="3" min="3" style="0" customWidth="true" width="44"/>
     <col collapsed="false" hidden="false" max="4" min="4" style="0" customWidth="true" width="40"/>
     <col collapsed="false" hidden="false" max="5" min="5" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="6" min="6" style="0" customWidth="true" width="18"/>
     <col collapsed="false" hidden="false" max="7" min="7" style="0" customWidth="true" width="18"/>
     <col collapsed="false" hidden="false" max="8" min="8" style="0" customWidth="true" width="14"/>
     <col collapsed="false" hidden="false" max="9" min="9" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="10" min="10" style="0" customWidth="true" width="8"/>
     <col collapsed="false" hidden="false" max="11" min="11" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="12" min="12" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="1024" min="13" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="2" t="inlineStr">
         <is>
           <t>코드</t>
@@ -239,2388 +239,2374 @@
       </c>
       <c r="I1" s="2" t="inlineStr">
         <is>
           <t>주행거리</t>
         </is>
       </c>
       <c r="J1" s="2" t="inlineStr">
         <is>
           <t>개월</t>
         </is>
       </c>
       <c r="K1" s="2" t="inlineStr">
         <is>
           <t>보증금</t>
         </is>
       </c>
       <c r="L1" s="2" t="inlineStr">
         <is>
           <t>렌트비</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
-          <t>GD</t>
+          <t>EV</t>
         </is>
       </c>
       <c r="B2" s="4" t="inlineStr">
         <is>
-          <t>109하8104</t>
+          <t>01호8430</t>
         </is>
       </c>
       <c r="C2" s="4" t="inlineStr">
         <is>
-          <t>포르쉐 카이엔(3세대) 3.0 V6 E-Hybrid</t>
-[...2 lines deleted...]
-      <c r="D2" s="4"/>
+          <t>테슬라 모델 Y 주니퍼 RWD</t>
+        </is>
+      </c>
+      <c r="D2" s="4" t="inlineStr">
+        <is>
+          <t>운전석/동승석(열선,통풍,전동조절,메모리)</t>
+        </is>
+      </c>
       <c r="E2" s="3" t="inlineStr">
         <is>
           <t>신차</t>
         </is>
       </c>
       <c r="F2" s="3" t="inlineStr">
         <is>
-          <t>흰색</t>
+          <t>화이트</t>
         </is>
       </c>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>하이브리드</t>
+          <t>전기</t>
         </is>
       </c>
       <c r="H2" s="3" t="inlineStr">
         <is>
-          <t>26년03월</t>
+          <t>26년06월</t>
         </is>
       </c>
       <c r="I2" s="3" t="inlineStr">
         <is>
-          <t>10KM</t>
+          <t>20KM</t>
         </is>
       </c>
       <c r="J2" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K2" s="3" t="inlineStr">
         <is>
-          <t>1500</t>
+          <t>500</t>
         </is>
       </c>
       <c r="L2" s="3" t="inlineStr">
         <is>
-          <t>4,540,000</t>
+          <t>1,090,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3"/>
       <c r="B3" s="4"/>
       <c r="C3" s="4"/>
       <c r="D3" s="4"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K3" s="3" t="inlineStr">
         <is>
-          <t>1500</t>
+          <t>500</t>
         </is>
       </c>
       <c r="L3" s="3" t="inlineStr">
         <is>
-          <t>4,420,000</t>
+          <t>1,040,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
-      <c r="A4" s="3"/>
-[...7 lines deleted...]
-      <c r="I4" s="3"/>
+      <c r="A4" s="3" t="inlineStr">
+        <is>
+          <t>EV</t>
+        </is>
+      </c>
+      <c r="B4" s="4" t="inlineStr">
+        <is>
+          <t>01호8429</t>
+        </is>
+      </c>
+      <c r="C4" s="4" t="inlineStr">
+        <is>
+          <t>테슬라 모델 Y 주니퍼 RWD</t>
+        </is>
+      </c>
+      <c r="D4" s="4" t="inlineStr">
+        <is>
+          <t>운전석/동승석(열선,통풍,전동조절,메모리)</t>
+        </is>
+      </c>
+      <c r="E4" s="3" t="inlineStr">
+        <is>
+          <t>신차</t>
+        </is>
+      </c>
+      <c r="F4" s="3" t="inlineStr">
+        <is>
+          <t>화이트</t>
+        </is>
+      </c>
+      <c r="G4" s="3" t="inlineStr">
+        <is>
+          <t>전기</t>
+        </is>
+      </c>
+      <c r="H4" s="3" t="inlineStr">
+        <is>
+          <t>26년07월</t>
+        </is>
+      </c>
+      <c r="I4" s="3" t="inlineStr">
+        <is>
+          <t>20KM</t>
+        </is>
+      </c>
       <c r="J4" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K4" s="3" t="inlineStr">
         <is>
-          <t>1500</t>
+          <t>500</t>
         </is>
       </c>
       <c r="L4" s="3" t="inlineStr">
         <is>
-          <t>4,270,000</t>
+          <t>1,090,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3"/>
       <c r="B5" s="4"/>
       <c r="C5" s="4"/>
       <c r="D5" s="4"/>
       <c r="E5" s="3"/>
       <c r="F5" s="3"/>
       <c r="G5" s="3"/>
       <c r="H5" s="3"/>
       <c r="I5" s="3"/>
       <c r="J5" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K5" s="3" t="inlineStr">
         <is>
+          <t>500</t>
+        </is>
+      </c>
+      <c r="L5" s="3" t="inlineStr">
+        <is>
+          <t>1,040,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
+      <c r="A6" s="3" t="inlineStr">
+        <is>
+          <t>GD</t>
+        </is>
+      </c>
+      <c r="B6" s="4" t="inlineStr">
+        <is>
+          <t>109하8104</t>
+        </is>
+      </c>
+      <c r="C6" s="4" t="inlineStr">
+        <is>
+          <t>포르쉐 카이엔(3세대) 3.0 V6 E-Hybrid</t>
+        </is>
+      </c>
+      <c r="D6" s="4"/>
+      <c r="E6" s="3" t="inlineStr">
+        <is>
+          <t>신차</t>
+        </is>
+      </c>
+      <c r="F6" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G6" s="3" t="inlineStr">
+        <is>
+          <t>하이브리드</t>
+        </is>
+      </c>
+      <c r="H6" s="3" t="inlineStr">
+        <is>
+          <t>26년03월</t>
+        </is>
+      </c>
+      <c r="I6" s="3" t="inlineStr">
+        <is>
+          <t>10KM</t>
+        </is>
+      </c>
+      <c r="J6" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K6" s="3" t="inlineStr">
+        <is>
           <t>1500</t>
         </is>
       </c>
-      <c r="L5" s="3" t="inlineStr">
-[...20 lines deleted...]
-      <c r="K6" s="3" t="inlineStr">
+      <c r="L6" s="3" t="inlineStr">
+        <is>
+          <t>4,540,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
+      <c r="A7" s="3"/>
+      <c r="B7" s="4"/>
+      <c r="C7" s="4"/>
+      <c r="D7" s="4"/>
+      <c r="E7" s="3"/>
+      <c r="F7" s="3"/>
+      <c r="G7" s="3"/>
+      <c r="H7" s="3"/>
+      <c r="I7" s="3"/>
+      <c r="J7" s="3" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K7" s="3" t="inlineStr">
         <is>
           <t>1500</t>
         </is>
       </c>
-      <c r="L6" s="3" t="inlineStr">
-[...63 lines deleted...]
-      </c>
       <c r="L7" s="3" t="inlineStr">
         <is>
-          <t>3,670,000</t>
+          <t>4,420,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3"/>
       <c r="B8" s="4"/>
       <c r="C8" s="4"/>
       <c r="D8" s="4"/>
       <c r="E8" s="3"/>
       <c r="F8" s="3"/>
       <c r="G8" s="3"/>
       <c r="H8" s="3"/>
       <c r="I8" s="3"/>
       <c r="J8" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K8" s="3" t="inlineStr">
         <is>
-          <t>1000</t>
+          <t>1500</t>
         </is>
       </c>
       <c r="L8" s="3" t="inlineStr">
         <is>
-          <t>3,570,000</t>
+          <t>4,270,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3"/>
       <c r="B9" s="4"/>
       <c r="C9" s="4"/>
       <c r="D9" s="4"/>
       <c r="E9" s="3"/>
       <c r="F9" s="3"/>
       <c r="G9" s="3"/>
       <c r="H9" s="3"/>
       <c r="I9" s="3"/>
       <c r="J9" s="3" t="inlineStr">
         <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K9" s="3" t="inlineStr">
+        <is>
+          <t>1500</t>
+        </is>
+      </c>
+      <c r="L9" s="3" t="inlineStr">
+        <is>
+          <t>4,130,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
+      <c r="A10" s="3"/>
+      <c r="B10" s="4"/>
+      <c r="C10" s="4"/>
+      <c r="D10" s="4"/>
+      <c r="E10" s="3"/>
+      <c r="F10" s="3"/>
+      <c r="G10" s="3"/>
+      <c r="H10" s="3"/>
+      <c r="I10" s="3"/>
+      <c r="J10" s="3" t="inlineStr">
+        <is>
           <t>60</t>
         </is>
       </c>
-      <c r="K9" s="3" t="inlineStr">
-[...31 lines deleted...]
-      <c r="E10" s="3" t="inlineStr">
+      <c r="K10" s="3" t="inlineStr">
+        <is>
+          <t>1500</t>
+        </is>
+      </c>
+      <c r="L10" s="3" t="inlineStr">
+        <is>
+          <t>4,010,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
+      <c r="A11" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B11" s="4" t="inlineStr">
+        <is>
+          <t>13호 7835 /
+ 7836 / 78
+37</t>
+        </is>
+      </c>
+      <c r="C11" s="4" t="inlineStr">
+        <is>
+          <t>돌핀 스키화이트 </t>
+        </is>
+      </c>
+      <c r="D11" s="4"/>
+      <c r="E11" s="3" t="inlineStr">
         <is>
           <t>신차</t>
         </is>
       </c>
-      <c r="F10" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G10" s="3" t="inlineStr">
+      <c r="F11" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G11" s="3" t="inlineStr">
         <is>
           <t>전기</t>
         </is>
       </c>
-      <c r="H10" s="3" t="inlineStr">
-[...34 lines deleted...]
-      <c r="I11" s="3"/>
+      <c r="H11" s="3" t="inlineStr">
+        <is>
+          <t>26년06월</t>
+        </is>
+      </c>
+      <c r="I11" s="3" t="inlineStr">
+        <is>
+          <t>12KM</t>
+        </is>
+      </c>
       <c r="J11" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K11" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>90</t>
         </is>
       </c>
       <c r="L11" s="3" t="inlineStr">
         <is>
-          <t>670,000</t>
+          <t>660,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
-      <c r="A12" s="3" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="A12" s="3"/>
+      <c r="B12" s="4"/>
+      <c r="C12" s="4"/>
       <c r="D12" s="4"/>
-      <c r="E12" s="3" t="inlineStr">
-[...23 lines deleted...]
-      </c>
+      <c r="E12" s="3"/>
+      <c r="F12" s="3"/>
+      <c r="G12" s="3"/>
+      <c r="H12" s="3"/>
+      <c r="I12" s="3"/>
       <c r="J12" s="3" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="K12" s="3" t="inlineStr">
         <is>
-          <t>300</t>
+          <t>90</t>
         </is>
       </c>
       <c r="L12" s="3" t="inlineStr">
         <is>
-          <t>1,180,000</t>
+          <t>640,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3"/>
       <c r="B13" s="4"/>
       <c r="C13" s="4"/>
       <c r="D13" s="4"/>
       <c r="E13" s="3"/>
       <c r="F13" s="3"/>
       <c r="G13" s="3"/>
       <c r="H13" s="3"/>
       <c r="I13" s="3"/>
       <c r="J13" s="3" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="K13" s="3" t="inlineStr">
         <is>
-          <t>300</t>
+          <t>90</t>
         </is>
       </c>
       <c r="L13" s="3" t="inlineStr">
         <is>
-          <t>1,140,000</t>
+          <t>620,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="3"/>
       <c r="B14" s="4"/>
       <c r="C14" s="4"/>
       <c r="D14" s="4"/>
       <c r="E14" s="3"/>
       <c r="F14" s="3"/>
       <c r="G14" s="3"/>
       <c r="H14" s="3"/>
       <c r="I14" s="3"/>
       <c r="J14" s="3" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
       <c r="K14" s="3" t="inlineStr">
         <is>
-          <t>300</t>
+          <t>90</t>
         </is>
       </c>
       <c r="L14" s="3" t="inlineStr">
         <is>
-          <t>1,100,000</t>
+          <t>600,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="3"/>
       <c r="B15" s="4"/>
       <c r="C15" s="4"/>
       <c r="D15" s="4"/>
       <c r="E15" s="3"/>
       <c r="F15" s="3"/>
       <c r="G15" s="3"/>
       <c r="H15" s="3"/>
       <c r="I15" s="3"/>
       <c r="J15" s="3" t="inlineStr">
         <is>
           <t>60</t>
         </is>
       </c>
       <c r="K15" s="3" t="inlineStr">
         <is>
-          <t>300</t>
+          <t>90</t>
         </is>
       </c>
       <c r="L15" s="3" t="inlineStr">
         <is>
-          <t>1,050,000</t>
+          <t>580,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="3" t="inlineStr">
         <is>
-          <t>CNC</t>
+          <t>JET</t>
         </is>
       </c>
       <c r="B16" s="4" t="inlineStr">
         <is>
-          <t>106호6738</t>
+          <t>116호7940 /
+ 7941</t>
         </is>
       </c>
       <c r="C16" s="4" t="inlineStr">
         <is>
-          <t>MINI Countryman S ALL4 Favoure
-d</t>
+          <t>골프 2.0 TDI 프레스티지</t>
         </is>
       </c>
       <c r="D16" s="4"/>
       <c r="E16" s="3" t="inlineStr">
         <is>
-          <t>중고차</t>
+          <t>신차</t>
         </is>
       </c>
       <c r="F16" s="3" t="inlineStr">
         <is>
-          <t>화이트</t>
+          <t>흰색</t>
         </is>
       </c>
       <c r="G16" s="3" t="inlineStr">
         <is>
-          <t>휘발유</t>
+          <t>경유</t>
         </is>
       </c>
       <c r="H16" s="3" t="inlineStr">
         <is>
-          <t>25년12월</t>
+          <t>26년06월</t>
         </is>
       </c>
       <c r="I16" s="3" t="inlineStr">
         <is>
-          <t>4,700KM</t>
+          <t>30KM</t>
         </is>
       </c>
       <c r="J16" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="K16" s="3" t="inlineStr">
         <is>
-          <t>300</t>
+          <t>120</t>
         </is>
       </c>
       <c r="L16" s="3" t="inlineStr">
         <is>
-          <t>1,400,000</t>
+          <t>920,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="3"/>
       <c r="B17" s="4"/>
       <c r="C17" s="4"/>
       <c r="D17" s="4"/>
       <c r="E17" s="3"/>
       <c r="F17" s="3"/>
       <c r="G17" s="3"/>
       <c r="H17" s="3"/>
       <c r="I17" s="3"/>
       <c r="J17" s="3" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="K17" s="3" t="inlineStr">
         <is>
-          <t>300</t>
+          <t>120</t>
         </is>
       </c>
       <c r="L17" s="3" t="inlineStr">
         <is>
-          <t>1,350,000</t>
+          <t>890,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="3"/>
       <c r="B18" s="4"/>
       <c r="C18" s="4"/>
       <c r="D18" s="4"/>
       <c r="E18" s="3"/>
       <c r="F18" s="3"/>
       <c r="G18" s="3"/>
       <c r="H18" s="3"/>
       <c r="I18" s="3"/>
       <c r="J18" s="3" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="K18" s="3" t="inlineStr">
         <is>
-          <t>300</t>
+          <t>120</t>
         </is>
       </c>
       <c r="L18" s="3" t="inlineStr">
         <is>
-          <t>1,300,000</t>
+          <t>860,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="3"/>
       <c r="B19" s="4"/>
       <c r="C19" s="4"/>
       <c r="D19" s="4"/>
       <c r="E19" s="3"/>
       <c r="F19" s="3"/>
       <c r="G19" s="3"/>
       <c r="H19" s="3"/>
       <c r="I19" s="3"/>
       <c r="J19" s="3" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
       <c r="K19" s="3" t="inlineStr">
         <is>
-          <t>300</t>
+          <t>120</t>
         </is>
       </c>
       <c r="L19" s="3" t="inlineStr">
         <is>
-          <t>1,200,000</t>
+          <t>830,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="3"/>
       <c r="B20" s="4"/>
       <c r="C20" s="4"/>
       <c r="D20" s="4"/>
       <c r="E20" s="3"/>
       <c r="F20" s="3"/>
       <c r="G20" s="3"/>
       <c r="H20" s="3"/>
       <c r="I20" s="3"/>
       <c r="J20" s="3" t="inlineStr">
         <is>
           <t>60</t>
         </is>
       </c>
       <c r="K20" s="3" t="inlineStr">
         <is>
-          <t>300</t>
+          <t>120</t>
         </is>
       </c>
       <c r="L20" s="3" t="inlineStr">
         <is>
-          <t>1,100,000</t>
+          <t>800,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="3" t="inlineStr">
         <is>
-          <t>CNC</t>
+          <t>TABO</t>
         </is>
       </c>
       <c r="B21" s="4" t="inlineStr">
         <is>
-          <t>106호8892</t>
+          <t>36호4370</t>
         </is>
       </c>
       <c r="C21" s="4" t="inlineStr">
         <is>
-          <t>폭스바겐 제타 1.5 TSI Prestige</t>
+          <t>BYD  돌핀</t>
         </is>
       </c>
       <c r="D21" s="4"/>
       <c r="E21" s="3" t="inlineStr">
         <is>
-          <t>중고차</t>
+          <t>신차</t>
         </is>
       </c>
       <c r="F21" s="3" t="inlineStr">
         <is>
-          <t>화이트</t>
+          <t>스키화이트</t>
         </is>
       </c>
       <c r="G21" s="3" t="inlineStr">
         <is>
-          <t>휘발유</t>
+          <t>전기</t>
         </is>
       </c>
       <c r="H21" s="3" t="inlineStr">
         <is>
-          <t>24년10월</t>
+          <t>26년06월</t>
         </is>
       </c>
       <c r="I21" s="3" t="inlineStr">
         <is>
-          <t>32,000KM</t>
+          <t>0KM</t>
         </is>
       </c>
       <c r="J21" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K21" s="3" t="inlineStr">
         <is>
           <t>150</t>
         </is>
       </c>
       <c r="L21" s="3" t="inlineStr">
         <is>
-          <t>850,000</t>
+          <t>610,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="3"/>
       <c r="B22" s="4"/>
       <c r="C22" s="4"/>
       <c r="D22" s="4"/>
       <c r="E22" s="3"/>
       <c r="F22" s="3"/>
       <c r="G22" s="3"/>
       <c r="H22" s="3"/>
       <c r="I22" s="3"/>
       <c r="J22" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K22" s="3" t="inlineStr">
         <is>
           <t>150</t>
         </is>
       </c>
       <c r="L22" s="3" t="inlineStr">
         <is>
-          <t>810,000</t>
+          <t>580,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
-      <c r="A23" s="3"/>
-[...7 lines deleted...]
-      <c r="I23" s="3"/>
+      <c r="A23" s="3" t="inlineStr">
+        <is>
+          <t>TABO</t>
+        </is>
+      </c>
+      <c r="B23" s="4" t="inlineStr">
+        <is>
+          <t>36호4371</t>
+        </is>
+      </c>
+      <c r="C23" s="4" t="inlineStr">
+        <is>
+          <t>BYD 아토3 플러스</t>
+        </is>
+      </c>
+      <c r="D23" s="4" t="inlineStr">
+        <is>
+          <t>썬룹등</t>
+        </is>
+      </c>
+      <c r="E23" s="3" t="inlineStr">
+        <is>
+          <t>신차</t>
+        </is>
+      </c>
+      <c r="F23" s="3" t="inlineStr">
+        <is>
+          <t>스키화이트</t>
+        </is>
+      </c>
+      <c r="G23" s="3" t="inlineStr">
+        <is>
+          <t>전기</t>
+        </is>
+      </c>
+      <c r="H23" s="3" t="inlineStr">
+        <is>
+          <t>26년06월</t>
+        </is>
+      </c>
+      <c r="I23" s="3" t="inlineStr">
+        <is>
+          <t>3KM</t>
+        </is>
+      </c>
       <c r="J23" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K23" s="3" t="inlineStr">
         <is>
           <t>150</t>
         </is>
       </c>
       <c r="L23" s="3" t="inlineStr">
         <is>
-          <t>740,000</t>
+          <t>720,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="3"/>
       <c r="B24" s="4"/>
       <c r="C24" s="4"/>
       <c r="D24" s="4"/>
       <c r="E24" s="3"/>
       <c r="F24" s="3"/>
       <c r="G24" s="3"/>
       <c r="H24" s="3"/>
       <c r="I24" s="3"/>
       <c r="J24" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K24" s="3" t="inlineStr">
         <is>
           <t>150</t>
         </is>
       </c>
       <c r="L24" s="3" t="inlineStr">
         <is>
-          <t>720,000</t>
+          <t>690,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
-      <c r="A25" s="3"/>
-[...1 lines deleted...]
-      <c r="C25" s="4"/>
+      <c r="A25" s="3" t="inlineStr">
+        <is>
+          <t>CNC</t>
+        </is>
+      </c>
+      <c r="B25" s="4" t="inlineStr">
+        <is>
+          <t>106호6692</t>
+        </is>
+      </c>
+      <c r="C25" s="4" t="inlineStr">
+        <is>
+          <t>MINI Countryman S ALL4</t>
+        </is>
+      </c>
       <c r="D25" s="4"/>
-      <c r="E25" s="3"/>
-[...3 lines deleted...]
-      <c r="I25" s="3"/>
+      <c r="E25" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F25" s="3" t="inlineStr">
+        <is>
+          <t>레드</t>
+        </is>
+      </c>
+      <c r="G25" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H25" s="3" t="inlineStr">
+        <is>
+          <t>25년02월</t>
+        </is>
+      </c>
+      <c r="I25" s="3" t="inlineStr">
+        <is>
+          <t>200KM</t>
+        </is>
+      </c>
       <c r="J25" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K25" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>300</t>
         </is>
       </c>
       <c r="L25" s="3" t="inlineStr">
         <is>
-          <t>680,000</t>
+          <t>1,150,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
-      <c r="A26" s="3" t="inlineStr">
-[...43 lines deleted...]
-      </c>
+      <c r="A26" s="3"/>
+      <c r="B26" s="4"/>
+      <c r="C26" s="4"/>
+      <c r="D26" s="4"/>
+      <c r="E26" s="3"/>
+      <c r="F26" s="3"/>
+      <c r="G26" s="3"/>
+      <c r="H26" s="3"/>
+      <c r="I26" s="3"/>
       <c r="J26" s="3" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="K26" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>300</t>
         </is>
       </c>
       <c r="L26" s="3" t="inlineStr">
         <is>
-          <t>950,000</t>
+          <t>1,100,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="3"/>
       <c r="B27" s="4"/>
       <c r="C27" s="4"/>
       <c r="D27" s="4"/>
       <c r="E27" s="3"/>
       <c r="F27" s="3"/>
       <c r="G27" s="3"/>
       <c r="H27" s="3"/>
       <c r="I27" s="3"/>
       <c r="J27" s="3" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
       <c r="K27" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>300</t>
         </is>
       </c>
       <c r="L27" s="3" t="inlineStr">
         <is>
-          <t>900,000</t>
+          <t>1,050,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
-      <c r="A28" s="3" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="A28" s="3"/>
+      <c r="B28" s="4"/>
+      <c r="C28" s="4"/>
       <c r="D28" s="4"/>
-      <c r="E28" s="3" t="inlineStr">
+      <c r="E28" s="3"/>
+      <c r="F28" s="3"/>
+      <c r="G28" s="3"/>
+      <c r="H28" s="3"/>
+      <c r="I28" s="3"/>
+      <c r="J28" s="3" t="inlineStr">
+        <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="K28" s="3" t="inlineStr">
+        <is>
+          <t>300</t>
+        </is>
+      </c>
+      <c r="L28" s="3" t="inlineStr">
+        <is>
+          <t>1,000,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
+      <c r="A29" s="3" t="inlineStr">
+        <is>
+          <t>CNC</t>
+        </is>
+      </c>
+      <c r="B29" s="4" t="inlineStr">
+        <is>
+          <t>106호6738</t>
+        </is>
+      </c>
+      <c r="C29" s="4" t="inlineStr">
+        <is>
+          <t>MINI Countryman S ALL4 Favoure
+d</t>
+        </is>
+      </c>
+      <c r="D29" s="4"/>
+      <c r="E29" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
-      <c r="F28" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G28" s="3" t="inlineStr">
+      <c r="F29" s="3" t="inlineStr">
+        <is>
+          <t>화이트</t>
+        </is>
+      </c>
+      <c r="G29" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
-      <c r="H28" s="3" t="inlineStr">
-[...34 lines deleted...]
-      <c r="I29" s="3"/>
+      <c r="H29" s="3" t="inlineStr">
+        <is>
+          <t>25년12월</t>
+        </is>
+      </c>
+      <c r="I29" s="3" t="inlineStr">
+        <is>
+          <t>5,500KM</t>
+        </is>
+      </c>
       <c r="J29" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K29" s="3" t="inlineStr">
         <is>
-          <t>1500</t>
+          <t>300</t>
         </is>
       </c>
       <c r="L29" s="3" t="inlineStr">
         <is>
-          <t>4,540,000</t>
+          <t>1,400,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="3"/>
       <c r="B30" s="4"/>
       <c r="C30" s="4"/>
       <c r="D30" s="4"/>
       <c r="E30" s="3"/>
       <c r="F30" s="3"/>
       <c r="G30" s="3"/>
       <c r="H30" s="3"/>
       <c r="I30" s="3"/>
       <c r="J30" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K30" s="3" t="inlineStr">
         <is>
-          <t>1500</t>
+          <t>300</t>
         </is>
       </c>
       <c r="L30" s="3" t="inlineStr">
         <is>
-          <t>4,700,000</t>
+          <t>1,350,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="3"/>
       <c r="B31" s="4"/>
       <c r="C31" s="4"/>
       <c r="D31" s="4"/>
       <c r="E31" s="3"/>
       <c r="F31" s="3"/>
       <c r="G31" s="3"/>
       <c r="H31" s="3"/>
       <c r="I31" s="3"/>
       <c r="J31" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K31" s="3" t="inlineStr">
         <is>
-          <t>1500</t>
+          <t>300</t>
         </is>
       </c>
       <c r="L31" s="3" t="inlineStr">
         <is>
-          <t>4,860,000</t>
+          <t>1,300,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="3"/>
       <c r="B32" s="4"/>
       <c r="C32" s="4"/>
       <c r="D32" s="4"/>
       <c r="E32" s="3"/>
       <c r="F32" s="3"/>
       <c r="G32" s="3"/>
       <c r="H32" s="3"/>
       <c r="I32" s="3"/>
       <c r="J32" s="3" t="inlineStr">
         <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K32" s="3" t="inlineStr">
+        <is>
+          <t>300</t>
+        </is>
+      </c>
+      <c r="L32" s="3" t="inlineStr">
+        <is>
+          <t>1,200,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
+      <c r="A33" s="3"/>
+      <c r="B33" s="4"/>
+      <c r="C33" s="4"/>
+      <c r="D33" s="4"/>
+      <c r="E33" s="3"/>
+      <c r="F33" s="3"/>
+      <c r="G33" s="3"/>
+      <c r="H33" s="3"/>
+      <c r="I33" s="3"/>
+      <c r="J33" s="3" t="inlineStr">
+        <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="K33" s="3" t="inlineStr">
+        <is>
+          <t>300</t>
+        </is>
+      </c>
+      <c r="L33" s="3" t="inlineStr">
+        <is>
+          <t>1,100,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
+      <c r="A34" s="3" t="inlineStr">
+        <is>
+          <t>CNC</t>
+        </is>
+      </c>
+      <c r="B34" s="4" t="inlineStr">
+        <is>
+          <t>106호8892</t>
+        </is>
+      </c>
+      <c r="C34" s="4" t="inlineStr">
+        <is>
+          <t>폭스바겐 제타 1.5 TSI Prestige</t>
+        </is>
+      </c>
+      <c r="D34" s="4"/>
+      <c r="E34" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F34" s="3" t="inlineStr">
+        <is>
+          <t>화이트</t>
+        </is>
+      </c>
+      <c r="G34" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H34" s="3" t="inlineStr">
+        <is>
+          <t>24년10월</t>
+        </is>
+      </c>
+      <c r="I34" s="3" t="inlineStr">
+        <is>
+          <t>34,700KM</t>
+        </is>
+      </c>
+      <c r="J34" s="3" t="inlineStr">
+        <is>
           <t>12</t>
         </is>
       </c>
-      <c r="K32" s="3" t="inlineStr">
-[...87 lines deleted...]
-      </c>
       <c r="K34" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L34" s="3" t="inlineStr">
         <is>
-          <t>890,000</t>
+          <t>850,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="3"/>
       <c r="B35" s="4"/>
       <c r="C35" s="4"/>
       <c r="D35" s="4"/>
       <c r="E35" s="3"/>
       <c r="F35" s="3"/>
       <c r="G35" s="3"/>
       <c r="H35" s="3"/>
       <c r="I35" s="3"/>
       <c r="J35" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K35" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L35" s="3" t="inlineStr">
         <is>
-          <t>860,000</t>
+          <t>810,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="3"/>
       <c r="B36" s="4"/>
       <c r="C36" s="4"/>
       <c r="D36" s="4"/>
       <c r="E36" s="3"/>
       <c r="F36" s="3"/>
       <c r="G36" s="3"/>
       <c r="H36" s="3"/>
       <c r="I36" s="3"/>
       <c r="J36" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K36" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L36" s="3" t="inlineStr">
         <is>
-          <t>830,000</t>
+          <t>740,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="3"/>
       <c r="B37" s="4"/>
       <c r="C37" s="4"/>
       <c r="D37" s="4"/>
       <c r="E37" s="3"/>
       <c r="F37" s="3"/>
       <c r="G37" s="3"/>
       <c r="H37" s="3"/>
       <c r="I37" s="3"/>
       <c r="J37" s="3" t="inlineStr">
         <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K37" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L37" s="3" t="inlineStr">
+        <is>
+          <t>720,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
+      <c r="A38" s="3"/>
+      <c r="B38" s="4"/>
+      <c r="C38" s="4"/>
+      <c r="D38" s="4"/>
+      <c r="E38" s="3"/>
+      <c r="F38" s="3"/>
+      <c r="G38" s="3"/>
+      <c r="H38" s="3"/>
+      <c r="I38" s="3"/>
+      <c r="J38" s="3" t="inlineStr">
+        <is>
           <t>60</t>
         </is>
       </c>
-      <c r="K37" s="3" t="inlineStr">
+      <c r="K38" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L38" s="3" t="inlineStr">
+        <is>
+          <t>680,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
+      <c r="A39" s="3" t="inlineStr">
+        <is>
+          <t>EV</t>
+        </is>
+      </c>
+      <c r="B39" s="4" t="inlineStr">
+        <is>
+          <t>142호9472</t>
+        </is>
+      </c>
+      <c r="C39" s="4" t="inlineStr">
+        <is>
+          <t>아우디 Q5 40 TFSI quattro Advance
+d</t>
+        </is>
+      </c>
+      <c r="D39" s="4" t="inlineStr">
+        <is>
+          <t>앞좌석이중접합유리, 스포츠시트 앞좌석통풍, 전
+좌석열선시트</t>
+        </is>
+      </c>
+      <c r="E39" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F39" s="3" t="inlineStr">
+        <is>
+          <t>블랙</t>
+        </is>
+      </c>
+      <c r="G39" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H39" s="3" t="inlineStr">
+        <is>
+          <t>25년11월</t>
+        </is>
+      </c>
+      <c r="I39" s="3" t="inlineStr">
+        <is>
+          <t>4,400KM</t>
+        </is>
+      </c>
+      <c r="J39" s="3" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K39" s="3" t="inlineStr">
         <is>
           <t>200</t>
         </is>
       </c>
-      <c r="L37" s="3" t="inlineStr">
-[...87 lines deleted...]
-      </c>
       <c r="L39" s="3" t="inlineStr">
         <is>
-          <t>890,000</t>
+          <t>1,390,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="3"/>
       <c r="B40" s="4"/>
       <c r="C40" s="4"/>
       <c r="D40" s="4"/>
       <c r="E40" s="3"/>
       <c r="F40" s="3"/>
       <c r="G40" s="3"/>
       <c r="H40" s="3"/>
       <c r="I40" s="3"/>
       <c r="J40" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K40" s="3" t="inlineStr">
         <is>
           <t>200</t>
         </is>
       </c>
       <c r="L40" s="3" t="inlineStr">
         <is>
-          <t>860,000</t>
+          <t>1,290,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
-      <c r="A41" s="3"/>
-[...1 lines deleted...]
-      <c r="C41" s="4"/>
+      <c r="A41" s="3" t="inlineStr">
+        <is>
+          <t>GD</t>
+        </is>
+      </c>
+      <c r="B41" s="4" t="inlineStr">
+        <is>
+          <t>109하8038</t>
+        </is>
+      </c>
+      <c r="C41" s="4" t="inlineStr">
+        <is>
+          <t>포르쉐 파나메라(3세대) 2.9 V6 4</t>
+        </is>
+      </c>
       <c r="D41" s="4"/>
-      <c r="E41" s="3"/>
-[...3 lines deleted...]
-      <c r="I41" s="3"/>
+      <c r="E41" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F41" s="3" t="inlineStr">
+        <is>
+          <t>검정</t>
+        </is>
+      </c>
+      <c r="G41" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H41" s="3" t="inlineStr">
+        <is>
+          <t>26년01월</t>
+        </is>
+      </c>
+      <c r="I41" s="3" t="inlineStr">
+        <is>
+          <t>3,000KM</t>
+        </is>
+      </c>
       <c r="J41" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K41" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>1500</t>
         </is>
       </c>
       <c r="L41" s="3" t="inlineStr">
         <is>
-          <t>830,000</t>
+          <t>4,400,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="3"/>
       <c r="B42" s="4"/>
       <c r="C42" s="4"/>
       <c r="D42" s="4"/>
       <c r="E42" s="3"/>
       <c r="F42" s="3"/>
       <c r="G42" s="3"/>
       <c r="H42" s="3"/>
       <c r="I42" s="3"/>
       <c r="J42" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K42" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>1500</t>
         </is>
       </c>
       <c r="L42" s="3" t="inlineStr">
         <is>
-          <t>800,000</t>
+          <t>4,540,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
-      <c r="A43" s="3" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="A43" s="3"/>
+      <c r="B43" s="4"/>
+      <c r="C43" s="4"/>
       <c r="D43" s="4"/>
-      <c r="E43" s="3" t="inlineStr">
-[...23 lines deleted...]
-      </c>
+      <c r="E43" s="3"/>
+      <c r="F43" s="3"/>
+      <c r="G43" s="3"/>
+      <c r="H43" s="3"/>
+      <c r="I43" s="3"/>
       <c r="J43" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K43" s="3" t="inlineStr">
         <is>
-          <t>250</t>
+          <t>1500</t>
         </is>
       </c>
       <c r="L43" s="3" t="inlineStr">
         <is>
-          <t>1,500,000</t>
+          <t>4,700,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="3"/>
       <c r="B44" s="4"/>
       <c r="C44" s="4"/>
       <c r="D44" s="4"/>
       <c r="E44" s="3"/>
       <c r="F44" s="3"/>
       <c r="G44" s="3"/>
       <c r="H44" s="3"/>
       <c r="I44" s="3"/>
       <c r="J44" s="3" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="K44" s="3" t="inlineStr">
         <is>
-          <t>250</t>
+          <t>1500</t>
         </is>
       </c>
       <c r="L44" s="3" t="inlineStr">
         <is>
-          <t>1,450,000</t>
+          <t>4,860,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="3"/>
       <c r="B45" s="4"/>
       <c r="C45" s="4"/>
       <c r="D45" s="4"/>
       <c r="E45" s="3"/>
       <c r="F45" s="3"/>
       <c r="G45" s="3"/>
       <c r="H45" s="3"/>
       <c r="I45" s="3"/>
       <c r="J45" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K45" s="3" t="inlineStr">
         <is>
-          <t>250</t>
+          <t>1500</t>
         </is>
       </c>
       <c r="L45" s="3" t="inlineStr">
         <is>
-          <t>1,400,000</t>
+          <t>4,990,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
-      <c r="A46" s="3"/>
-[...7 lines deleted...]
-      <c r="I46" s="3"/>
+      <c r="A46" s="3" t="inlineStr">
+        <is>
+          <t>INMO</t>
+        </is>
+      </c>
+      <c r="B46" s="4" t="inlineStr">
+        <is>
+          <t>109호7903</t>
+        </is>
+      </c>
+      <c r="C46" s="4" t="inlineStr">
+        <is>
+          <t>미니 쿠퍼 5도어 클래식 나누크 화이트</t>
+        </is>
+      </c>
+      <c r="D46" s="4" t="inlineStr">
+        <is>
+          <t>클래식 (화이트 투톤 루프·사이드미러,알로이휠
+,차선이탈 방지,스마트 크루즈 등)</t>
+        </is>
+      </c>
+      <c r="E46" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F46" s="3" t="inlineStr">
+        <is>
+          <t>나누크 화이트</t>
+        </is>
+      </c>
+      <c r="G46" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H46" s="3" t="inlineStr">
+        <is>
+          <t>26년04월</t>
+        </is>
+      </c>
+      <c r="I46" s="3" t="inlineStr">
+        <is>
+          <t>162KM</t>
+        </is>
+      </c>
       <c r="J46" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K46" s="3" t="inlineStr">
         <is>
-          <t>250</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L46" s="3" t="inlineStr">
         <is>
-          <t>1,350,000</t>
+          <t>920,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
-      <c r="A47" s="3" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="A47" s="3"/>
+      <c r="B47" s="4"/>
+      <c r="C47" s="4"/>
       <c r="D47" s="4"/>
-      <c r="E47" s="3" t="inlineStr">
-[...23 lines deleted...]
-      </c>
+      <c r="E47" s="3"/>
+      <c r="F47" s="3"/>
+      <c r="G47" s="3"/>
+      <c r="H47" s="3"/>
+      <c r="I47" s="3"/>
       <c r="J47" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K47" s="3" t="inlineStr">
         <is>
-          <t>170</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L47" s="3" t="inlineStr">
         <is>
-          <t>900,000</t>
+          <t>890,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="3"/>
       <c r="B48" s="4"/>
       <c r="C48" s="4"/>
       <c r="D48" s="4"/>
       <c r="E48" s="3"/>
       <c r="F48" s="3"/>
       <c r="G48" s="3"/>
       <c r="H48" s="3"/>
       <c r="I48" s="3"/>
       <c r="J48" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K48" s="3" t="inlineStr">
         <is>
-          <t>170</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L48" s="3" t="inlineStr">
         <is>
-          <t>870,000</t>
+          <t>860,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="3"/>
       <c r="B49" s="4"/>
       <c r="C49" s="4"/>
       <c r="D49" s="4"/>
       <c r="E49" s="3"/>
       <c r="F49" s="3"/>
       <c r="G49" s="3"/>
       <c r="H49" s="3"/>
       <c r="I49" s="3"/>
       <c r="J49" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K49" s="3" t="inlineStr">
         <is>
-          <t>170</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L49" s="3" t="inlineStr">
         <is>
-          <t>840,000</t>
+          <t>830,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="3"/>
       <c r="B50" s="4"/>
       <c r="C50" s="4"/>
       <c r="D50" s="4"/>
       <c r="E50" s="3"/>
       <c r="F50" s="3"/>
       <c r="G50" s="3"/>
       <c r="H50" s="3"/>
       <c r="I50" s="3"/>
       <c r="J50" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K50" s="3" t="inlineStr">
         <is>
-          <t>170</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L50" s="3" t="inlineStr">
         <is>
-          <t>810,000</t>
+          <t>800,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
-      <c r="A51" s="3"/>
-[...1 lines deleted...]
-      <c r="C51" s="4"/>
+      <c r="A51" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B51" s="4" t="inlineStr">
+        <is>
+          <t>116허7726</t>
+        </is>
+      </c>
+      <c r="C51" s="4" t="inlineStr">
+        <is>
+          <t>벤츠 E200 아방가르드 (브라운시트)</t>
+        </is>
+      </c>
       <c r="D51" s="4"/>
-      <c r="E51" s="3"/>
-[...3 lines deleted...]
-      <c r="I51" s="3"/>
+      <c r="E51" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F51" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G51" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H51" s="3" t="inlineStr">
+        <is>
+          <t>24년07월</t>
+        </is>
+      </c>
+      <c r="I51" s="3" t="inlineStr">
+        <is>
+          <t>21,644KM</t>
+        </is>
+      </c>
       <c r="J51" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K51" s="3" t="inlineStr">
         <is>
-          <t>170</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L51" s="3" t="inlineStr">
         <is>
-          <t>780,000</t>
+          <t>1,450,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
-      <c r="A52" s="3" t="inlineStr">
-[...43 lines deleted...]
-      </c>
+      <c r="A52" s="3"/>
+      <c r="B52" s="4"/>
+      <c r="C52" s="4"/>
+      <c r="D52" s="4"/>
+      <c r="E52" s="3"/>
+      <c r="F52" s="3"/>
+      <c r="G52" s="3"/>
+      <c r="H52" s="3"/>
+      <c r="I52" s="3"/>
       <c r="J52" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K52" s="3" t="inlineStr">
         <is>
-          <t>300</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L52" s="3" t="inlineStr">
         <is>
-          <t>1,500,000</t>
+          <t>1,400,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="3"/>
       <c r="B53" s="4"/>
       <c r="C53" s="4"/>
       <c r="D53" s="4"/>
       <c r="E53" s="3"/>
       <c r="F53" s="3"/>
       <c r="G53" s="3"/>
       <c r="H53" s="3"/>
       <c r="I53" s="3"/>
       <c r="J53" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K53" s="3" t="inlineStr">
         <is>
-          <t>300</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L53" s="3" t="inlineStr">
         <is>
-          <t>1,600,000</t>
+          <t>1,350,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="3"/>
       <c r="B54" s="4"/>
       <c r="C54" s="4"/>
       <c r="D54" s="4"/>
       <c r="E54" s="3"/>
       <c r="F54" s="3"/>
       <c r="G54" s="3"/>
       <c r="H54" s="3"/>
       <c r="I54" s="3"/>
       <c r="J54" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K54" s="3" t="inlineStr">
         <is>
-          <t>300</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L54" s="3" t="inlineStr">
         <is>
-          <t>1,700,000</t>
+          <t>1,300,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
-      <c r="A55" s="3"/>
-[...7 lines deleted...]
-      <c r="I55" s="3"/>
+      <c r="A55" s="3" t="inlineStr">
+        <is>
+          <t>SKY</t>
+        </is>
+      </c>
+      <c r="B55" s="4" t="inlineStr">
+        <is>
+          <t>142호3663</t>
+        </is>
+      </c>
+      <c r="C55" s="4" t="inlineStr">
+        <is>
+          <t>X4(2세대) xDrive20d M Sport</t>
+        </is>
+      </c>
+      <c r="D55" s="4" t="inlineStr">
+        <is>
+          <t>드라이빙 어시스턴스 패키지, 하이테크 패키지</t>
+        </is>
+      </c>
+      <c r="E55" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F55" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G55" s="3" t="inlineStr">
+        <is>
+          <t>경유</t>
+        </is>
+      </c>
+      <c r="H55" s="3" t="inlineStr">
+        <is>
+          <t>24년12월</t>
+        </is>
+      </c>
+      <c r="I55" s="3" t="inlineStr">
+        <is>
+          <t>17,000KM</t>
+        </is>
+      </c>
       <c r="J55" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K55" s="3" t="inlineStr">
         <is>
-          <t>300</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L55" s="3" t="inlineStr">
         <is>
-          <t>1,800,000</t>
+          <t>1,300,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="3"/>
       <c r="B56" s="4"/>
       <c r="C56" s="4"/>
       <c r="D56" s="4"/>
       <c r="E56" s="3"/>
       <c r="F56" s="3"/>
       <c r="G56" s="3"/>
       <c r="H56" s="3"/>
       <c r="I56" s="3"/>
       <c r="J56" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K56" s="3" t="inlineStr">
         <is>
-          <t>300</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L56" s="3" t="inlineStr">
         <is>
-          <t>1,900,000</t>
+          <t>1,400,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
-      <c r="A57" s="3" t="inlineStr">
-[...43 lines deleted...]
-      </c>
+      <c r="A57" s="3"/>
+      <c r="B57" s="4"/>
+      <c r="C57" s="4"/>
+      <c r="D57" s="4"/>
+      <c r="E57" s="3"/>
+      <c r="F57" s="3"/>
+      <c r="G57" s="3"/>
+      <c r="H57" s="3"/>
+      <c r="I57" s="3"/>
       <c r="J57" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K57" s="3" t="inlineStr">
         <is>
-          <t>300</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L57" s="3" t="inlineStr">
         <is>
           <t>1,500,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="3"/>
       <c r="B58" s="4"/>
       <c r="C58" s="4"/>
       <c r="D58" s="4"/>
       <c r="E58" s="3"/>
       <c r="F58" s="3"/>
       <c r="G58" s="3"/>
       <c r="H58" s="3"/>
       <c r="I58" s="3"/>
       <c r="J58" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K58" s="3" t="inlineStr">
         <is>
-          <t>300</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L58" s="3" t="inlineStr">
         <is>
           <t>1,600,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="3"/>
       <c r="B59" s="4"/>
       <c r="C59" s="4"/>
       <c r="D59" s="4"/>
       <c r="E59" s="3"/>
       <c r="F59" s="3"/>
       <c r="G59" s="3"/>
       <c r="H59" s="3"/>
       <c r="I59" s="3"/>
       <c r="J59" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K59" s="3" t="inlineStr">
         <is>
-          <t>300</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L59" s="3" t="inlineStr">
         <is>
           <t>1,700,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
-      <c r="A60" s="3"/>
-[...1 lines deleted...]
-      <c r="C60" s="4"/>
+      <c r="A60" s="3" t="inlineStr">
+        <is>
+          <t>SKY</t>
+        </is>
+      </c>
+      <c r="B60" s="4" t="inlineStr">
+        <is>
+          <t>142호3656</t>
+        </is>
+      </c>
+      <c r="C60" s="4" t="inlineStr">
+        <is>
+          <t>3시리즈(7세대) 320i M Sport Package</t>
+        </is>
+      </c>
       <c r="D60" s="4"/>
-      <c r="E60" s="3"/>
-[...3 lines deleted...]
-      <c r="I60" s="3"/>
+      <c r="E60" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F60" s="3" t="inlineStr">
+        <is>
+          <t>알파인화이트</t>
+        </is>
+      </c>
+      <c r="G60" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H60" s="3" t="inlineStr">
+        <is>
+          <t>24년12월</t>
+        </is>
+      </c>
+      <c r="I60" s="3" t="inlineStr">
+        <is>
+          <t>17,500KM</t>
+        </is>
+      </c>
       <c r="J60" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K60" s="3" t="inlineStr">
         <is>
-          <t>300</t>
+          <t>250</t>
         </is>
       </c>
       <c r="L60" s="3" t="inlineStr">
         <is>
-          <t>1,800,000</t>
+          <t>1,200,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
       <c r="A61" s="3"/>
       <c r="B61" s="4"/>
       <c r="C61" s="4"/>
       <c r="D61" s="4"/>
       <c r="E61" s="3"/>
       <c r="F61" s="3"/>
       <c r="G61" s="3"/>
       <c r="H61" s="3"/>
       <c r="I61" s="3"/>
       <c r="J61" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K61" s="3" t="inlineStr">
         <is>
-          <t>300</t>
+          <t>250</t>
         </is>
       </c>
       <c r="L61" s="3" t="inlineStr">
         <is>
-          <t>1,900,000</t>
+          <t>1,250,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
-      <c r="A62" s="3" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="A62" s="3"/>
+      <c r="B62" s="4"/>
+      <c r="C62" s="4"/>
       <c r="D62" s="4"/>
-      <c r="E62" s="3" t="inlineStr">
-[...23 lines deleted...]
-      </c>
+      <c r="E62" s="3"/>
+      <c r="F62" s="3"/>
+      <c r="G62" s="3"/>
+      <c r="H62" s="3"/>
+      <c r="I62" s="3"/>
       <c r="J62" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K62" s="3" t="inlineStr">
         <is>
-          <t>300</t>
+          <t>250</t>
         </is>
       </c>
       <c r="L62" s="3" t="inlineStr">
         <is>
           <t>1,300,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
       <c r="A63" s="3"/>
       <c r="B63" s="4"/>
       <c r="C63" s="4"/>
       <c r="D63" s="4"/>
       <c r="E63" s="3"/>
       <c r="F63" s="3"/>
       <c r="G63" s="3"/>
       <c r="H63" s="3"/>
       <c r="I63" s="3"/>
       <c r="J63" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K63" s="3" t="inlineStr">
         <is>
-          <t>300</t>
+          <t>250</t>
         </is>
       </c>
       <c r="L63" s="3" t="inlineStr">
         <is>
-          <t>1,400,000</t>
+          <t>1,350,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
       <c r="A64" s="3"/>
       <c r="B64" s="4"/>
       <c r="C64" s="4"/>
       <c r="D64" s="4"/>
       <c r="E64" s="3"/>
       <c r="F64" s="3"/>
       <c r="G64" s="3"/>
       <c r="H64" s="3"/>
       <c r="I64" s="3"/>
       <c r="J64" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K64" s="3" t="inlineStr">
         <is>
-          <t>300</t>
+          <t>250</t>
         </is>
       </c>
       <c r="L64" s="3" t="inlineStr">
         <is>
-          <t>1,500,000</t>
-[...51 lines deleted...]
-          <t>1,700,000</t>
+          <t>1,400,000</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="A2:A6"/>
-[...34 lines deleted...]
-    <mergeCell ref="I12:I15"/>
+    <mergeCell ref="A2:A3"/>
+    <mergeCell ref="B2:B3"/>
+    <mergeCell ref="C2:C3"/>
+    <mergeCell ref="D2:D3"/>
+    <mergeCell ref="E2:E3"/>
+    <mergeCell ref="F2:F3"/>
+    <mergeCell ref="G2:G3"/>
+    <mergeCell ref="H2:H3"/>
+    <mergeCell ref="I2:I3"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="B4:B5"/>
+    <mergeCell ref="C4:C5"/>
+    <mergeCell ref="D4:D5"/>
+    <mergeCell ref="E4:E5"/>
+    <mergeCell ref="F4:F5"/>
+    <mergeCell ref="G4:G5"/>
+    <mergeCell ref="H4:H5"/>
+    <mergeCell ref="I4:I5"/>
+    <mergeCell ref="A6:A10"/>
+    <mergeCell ref="B6:B10"/>
+    <mergeCell ref="C6:C10"/>
+    <mergeCell ref="D6:D10"/>
+    <mergeCell ref="E6:E10"/>
+    <mergeCell ref="F6:F10"/>
+    <mergeCell ref="G6:G10"/>
+    <mergeCell ref="H6:H10"/>
+    <mergeCell ref="I6:I10"/>
+    <mergeCell ref="A11:A15"/>
+    <mergeCell ref="B11:B15"/>
+    <mergeCell ref="C11:C15"/>
+    <mergeCell ref="D11:D15"/>
+    <mergeCell ref="E11:E15"/>
+    <mergeCell ref="F11:F15"/>
+    <mergeCell ref="G11:G15"/>
+    <mergeCell ref="H11:H15"/>
+    <mergeCell ref="I11:I15"/>
     <mergeCell ref="A16:A20"/>
     <mergeCell ref="B16:B20"/>
     <mergeCell ref="C16:C20"/>
     <mergeCell ref="D16:D20"/>
     <mergeCell ref="E16:E20"/>
     <mergeCell ref="F16:F20"/>
     <mergeCell ref="G16:G20"/>
     <mergeCell ref="H16:H20"/>
     <mergeCell ref="I16:I20"/>
-    <mergeCell ref="A21:A25"/>
-[...88 lines deleted...]
-    <mergeCell ref="I62:I66"/>
+    <mergeCell ref="A21:A22"/>
+    <mergeCell ref="B21:B22"/>
+    <mergeCell ref="C21:C22"/>
+    <mergeCell ref="D21:D22"/>
+    <mergeCell ref="E21:E22"/>
+    <mergeCell ref="F21:F22"/>
+    <mergeCell ref="G21:G22"/>
+    <mergeCell ref="H21:H22"/>
+    <mergeCell ref="I21:I22"/>
+    <mergeCell ref="A23:A24"/>
+    <mergeCell ref="B23:B24"/>
+    <mergeCell ref="C23:C24"/>
+    <mergeCell ref="D23:D24"/>
+    <mergeCell ref="E23:E24"/>
+    <mergeCell ref="F23:F24"/>
+    <mergeCell ref="G23:G24"/>
+    <mergeCell ref="H23:H24"/>
+    <mergeCell ref="I23:I24"/>
+    <mergeCell ref="A25:A28"/>
+    <mergeCell ref="B25:B28"/>
+    <mergeCell ref="C25:C28"/>
+    <mergeCell ref="D25:D28"/>
+    <mergeCell ref="E25:E28"/>
+    <mergeCell ref="F25:F28"/>
+    <mergeCell ref="G25:G28"/>
+    <mergeCell ref="H25:H28"/>
+    <mergeCell ref="I25:I28"/>
+    <mergeCell ref="A29:A33"/>
+    <mergeCell ref="B29:B33"/>
+    <mergeCell ref="C29:C33"/>
+    <mergeCell ref="D29:D33"/>
+    <mergeCell ref="E29:E33"/>
+    <mergeCell ref="F29:F33"/>
+    <mergeCell ref="G29:G33"/>
+    <mergeCell ref="H29:H33"/>
+    <mergeCell ref="I29:I33"/>
+    <mergeCell ref="A34:A38"/>
+    <mergeCell ref="B34:B38"/>
+    <mergeCell ref="C34:C38"/>
+    <mergeCell ref="D34:D38"/>
+    <mergeCell ref="E34:E38"/>
+    <mergeCell ref="F34:F38"/>
+    <mergeCell ref="G34:G38"/>
+    <mergeCell ref="H34:H38"/>
+    <mergeCell ref="I34:I38"/>
+    <mergeCell ref="A39:A40"/>
+    <mergeCell ref="B39:B40"/>
+    <mergeCell ref="C39:C40"/>
+    <mergeCell ref="D39:D40"/>
+    <mergeCell ref="E39:E40"/>
+    <mergeCell ref="F39:F40"/>
+    <mergeCell ref="G39:G40"/>
+    <mergeCell ref="H39:H40"/>
+    <mergeCell ref="I39:I40"/>
+    <mergeCell ref="A41:A45"/>
+    <mergeCell ref="B41:B45"/>
+    <mergeCell ref="C41:C45"/>
+    <mergeCell ref="D41:D45"/>
+    <mergeCell ref="E41:E45"/>
+    <mergeCell ref="F41:F45"/>
+    <mergeCell ref="G41:G45"/>
+    <mergeCell ref="H41:H45"/>
+    <mergeCell ref="I41:I45"/>
+    <mergeCell ref="A46:A50"/>
+    <mergeCell ref="B46:B50"/>
+    <mergeCell ref="C46:C50"/>
+    <mergeCell ref="D46:D50"/>
+    <mergeCell ref="E46:E50"/>
+    <mergeCell ref="F46:F50"/>
+    <mergeCell ref="G46:G50"/>
+    <mergeCell ref="H46:H50"/>
+    <mergeCell ref="I46:I50"/>
+    <mergeCell ref="A51:A54"/>
+    <mergeCell ref="B51:B54"/>
+    <mergeCell ref="C51:C54"/>
+    <mergeCell ref="D51:D54"/>
+    <mergeCell ref="E51:E54"/>
+    <mergeCell ref="F51:F54"/>
+    <mergeCell ref="G51:G54"/>
+    <mergeCell ref="H51:H54"/>
+    <mergeCell ref="I51:I54"/>
+    <mergeCell ref="A55:A59"/>
+    <mergeCell ref="B55:B59"/>
+    <mergeCell ref="C55:C59"/>
+    <mergeCell ref="D55:D59"/>
+    <mergeCell ref="E55:E59"/>
+    <mergeCell ref="F55:F59"/>
+    <mergeCell ref="G55:G59"/>
+    <mergeCell ref="H55:H59"/>
+    <mergeCell ref="I55:I59"/>
+    <mergeCell ref="A60:A64"/>
+    <mergeCell ref="B60:B64"/>
+    <mergeCell ref="C60:C64"/>
+    <mergeCell ref="D60:D64"/>
+    <mergeCell ref="E60:E64"/>
+    <mergeCell ref="F60:F64"/>
+    <mergeCell ref="G60:G64"/>
+    <mergeCell ref="H60:H64"/>
+    <mergeCell ref="I60:I64"/>
   </mergeCells>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <dc:description/>