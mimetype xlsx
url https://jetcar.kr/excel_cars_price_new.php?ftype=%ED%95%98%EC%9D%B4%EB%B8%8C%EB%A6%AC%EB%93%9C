--- v1 (2026-07-17)
+++ v2 (2026-09-19)
@@ -152,51 +152,51 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:L108"/>
+  <dimension ref="A1:L122"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1" min="1" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="2" min="2" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="3" min="3" style="0" customWidth="true" width="44"/>
     <col collapsed="false" hidden="false" max="4" min="4" style="0" customWidth="true" width="40"/>
     <col collapsed="false" hidden="false" max="5" min="5" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="6" min="6" style="0" customWidth="true" width="18"/>
     <col collapsed="false" hidden="false" max="7" min="7" style="0" customWidth="true" width="18"/>
     <col collapsed="false" hidden="false" max="8" min="8" style="0" customWidth="true" width="14"/>
     <col collapsed="false" hidden="false" max="9" min="9" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="10" min="10" style="0" customWidth="true" width="8"/>
     <col collapsed="false" hidden="false" max="11" min="11" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="12" min="12" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="1024" min="13" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="2" t="inlineStr">
         <is>
           <t>코드</t>
@@ -239,4146 +239,4617 @@
       </c>
       <c r="I1" s="2" t="inlineStr">
         <is>
           <t>주행거리</t>
         </is>
       </c>
       <c r="J1" s="2" t="inlineStr">
         <is>
           <t>개월</t>
         </is>
       </c>
       <c r="K1" s="2" t="inlineStr">
         <is>
           <t>보증금</t>
         </is>
       </c>
       <c r="L1" s="2" t="inlineStr">
         <is>
           <t>렌트비</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
-          <t>DY</t>
+          <t>ai</t>
         </is>
       </c>
       <c r="B2" s="4" t="inlineStr">
         <is>
-          <t>109하8376</t>
+          <t>임시번호</t>
         </is>
       </c>
       <c r="C2" s="4" t="inlineStr">
         <is>
-          <t>더 뉴카니발 하이브리드(KA4) 1.6 HEV 9인승 
-프레스티지</t>
+          <t>싼타페 1.6 HEV 5인승 익스클루시브</t>
         </is>
       </c>
       <c r="D2" s="4" t="inlineStr">
         <is>
-          <t>기본형-12.3인치 클러스터, 컨비니언스, 드
-라이브와이즈, 스타일</t>
+          <t>빌트인캠2 &amp; 증강현실내비게이션</t>
         </is>
       </c>
       <c r="E2" s="3" t="inlineStr">
         <is>
           <t>신차</t>
         </is>
       </c>
       <c r="F2" s="3" t="inlineStr">
         <is>
-          <t>화이트</t>
+          <t>흰색</t>
         </is>
       </c>
       <c r="G2" s="3" t="inlineStr">
         <is>
           <t>하이브리드</t>
         </is>
       </c>
       <c r="H2" s="3" t="inlineStr">
         <is>
-          <t>26년07월</t>
+          <t>26년08월</t>
         </is>
       </c>
       <c r="I2" s="3" t="inlineStr">
         <is>
-          <t>15KM</t>
+          <t>20KM</t>
         </is>
       </c>
       <c r="J2" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K2" s="3" t="inlineStr">
         <is>
-          <t>110</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L2" s="3" t="inlineStr">
         <is>
-          <t>1,100,000</t>
+          <t>836,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3"/>
       <c r="B3" s="4"/>
       <c r="C3" s="4"/>
       <c r="D3" s="4"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K3" s="3" t="inlineStr">
         <is>
-          <t>110</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L3" s="3" t="inlineStr">
         <is>
-          <t>1,100,000</t>
+          <t>814,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
-      <c r="A4" s="3"/>
-[...25 lines deleted...]
-      <c r="A5" s="3" t="inlineStr">
+      <c r="A4" s="3" t="inlineStr">
         <is>
           <t>DY</t>
         </is>
       </c>
-      <c r="B5" s="4" t="inlineStr">
+      <c r="B4" s="4" t="inlineStr">
         <is>
           <t>109하8388</t>
         </is>
       </c>
-      <c r="C5" s="4" t="inlineStr">
+      <c r="C4" s="4" t="inlineStr">
         <is>
           <t>더 뉴카니발 하이브리드(KA4) 1.6 HEV 9인승 
 프레스티지</t>
         </is>
       </c>
-      <c r="D5" s="4" t="inlineStr">
+      <c r="D4" s="4" t="inlineStr">
         <is>
           <t>기본형-12.3인치 클러스터, 컨비니언스, 드
 라이브와이즈, 스타일</t>
         </is>
       </c>
-      <c r="E5" s="3" t="inlineStr">
+      <c r="E4" s="3" t="inlineStr">
         <is>
           <t>신차</t>
         </is>
       </c>
-      <c r="F5" s="3" t="inlineStr">
+      <c r="F4" s="3" t="inlineStr">
         <is>
           <t>검정</t>
         </is>
       </c>
-      <c r="G5" s="3" t="inlineStr">
+      <c r="G4" s="3" t="inlineStr">
         <is>
           <t>하이브리드</t>
         </is>
       </c>
-      <c r="H5" s="3" t="inlineStr">
+      <c r="H4" s="3" t="inlineStr">
         <is>
           <t>26년07월</t>
         </is>
       </c>
-      <c r="I5" s="3" t="inlineStr">
+      <c r="I4" s="3" t="inlineStr">
         <is>
           <t>15KM</t>
         </is>
       </c>
+      <c r="J4" s="3" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K4" s="3" t="inlineStr">
+        <is>
+          <t>110</t>
+        </is>
+      </c>
+      <c r="L4" s="3" t="inlineStr">
+        <is>
+          <t>1,100,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
+      <c r="A5" s="3"/>
+      <c r="B5" s="4"/>
+      <c r="C5" s="4"/>
+      <c r="D5" s="4"/>
+      <c r="E5" s="3"/>
+      <c r="F5" s="3"/>
+      <c r="G5" s="3"/>
+      <c r="H5" s="3"/>
+      <c r="I5" s="3"/>
       <c r="J5" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K5" s="3" t="inlineStr">
         <is>
           <t>110</t>
         </is>
       </c>
       <c r="L5" s="3" t="inlineStr">
         <is>
           <t>1,100,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3"/>
       <c r="B6" s="4"/>
       <c r="C6" s="4"/>
       <c r="D6" s="4"/>
       <c r="E6" s="3"/>
       <c r="F6" s="3"/>
       <c r="G6" s="3"/>
       <c r="H6" s="3"/>
       <c r="I6" s="3"/>
       <c r="J6" s="3" t="inlineStr">
         <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="K6" s="3" t="inlineStr">
+        <is>
+          <t>110</t>
+        </is>
+      </c>
+      <c r="L6" s="3" t="inlineStr">
+        <is>
+          <t>1,100,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
+      <c r="A7" s="3" t="inlineStr">
+        <is>
+          <t>EV</t>
+        </is>
+      </c>
+      <c r="B7" s="4" t="inlineStr">
+        <is>
+          <t>181허5305</t>
+        </is>
+      </c>
+      <c r="C7" s="4" t="inlineStr">
+        <is>
+          <t>싼타페 (MX5) HEV 1.6 2WD 익스클루시브</t>
+        </is>
+      </c>
+      <c r="D7" s="4" t="inlineStr">
+        <is>
+          <t>빌트인캠2 &amp; 증강현실내비게이션</t>
+        </is>
+      </c>
+      <c r="E7" s="3" t="inlineStr">
+        <is>
+          <t>신차</t>
+        </is>
+      </c>
+      <c r="F7" s="3" t="inlineStr">
+        <is>
+          <t>화이트펄</t>
+        </is>
+      </c>
+      <c r="G7" s="3" t="inlineStr">
+        <is>
+          <t>하이브리드</t>
+        </is>
+      </c>
+      <c r="H7" s="3" t="inlineStr">
+        <is>
+          <t>26년07월</t>
+        </is>
+      </c>
+      <c r="I7" s="3" t="inlineStr">
+        <is>
+          <t>20KM</t>
+        </is>
+      </c>
+      <c r="J7" s="3" t="inlineStr">
+        <is>
           <t>48</t>
         </is>
       </c>
-      <c r="K6" s="3" t="inlineStr">
-[...20 lines deleted...]
-      <c r="J7" s="3" t="inlineStr">
+      <c r="K7" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L7" s="3" t="inlineStr">
+        <is>
+          <t>870,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
+      <c r="A8" s="3"/>
+      <c r="B8" s="4"/>
+      <c r="C8" s="4"/>
+      <c r="D8" s="4"/>
+      <c r="E8" s="3"/>
+      <c r="F8" s="3"/>
+      <c r="G8" s="3"/>
+      <c r="H8" s="3"/>
+      <c r="I8" s="3"/>
+      <c r="J8" s="3" t="inlineStr">
         <is>
           <t>60</t>
         </is>
       </c>
-      <c r="K7" s="3" t="inlineStr">
-[...33 lines deleted...]
-      <c r="E8" s="3" t="inlineStr">
+      <c r="K8" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L8" s="3" t="inlineStr">
+        <is>
+          <t>830,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
+      <c r="A9" s="3" t="inlineStr">
+        <is>
+          <t>GD</t>
+        </is>
+      </c>
+      <c r="B9" s="4" t="inlineStr">
+        <is>
+          <t>109하8104</t>
+        </is>
+      </c>
+      <c r="C9" s="4" t="inlineStr">
+        <is>
+          <t>포르쉐 카이엔(3세대) 3.0 V6 E-Hybrid</t>
+        </is>
+      </c>
+      <c r="D9" s="4"/>
+      <c r="E9" s="3" t="inlineStr">
         <is>
           <t>신차</t>
         </is>
       </c>
-      <c r="F8" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G8" s="3" t="inlineStr">
+      <c r="F9" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G9" s="3" t="inlineStr">
         <is>
           <t>하이브리드</t>
         </is>
       </c>
-      <c r="H8" s="3" t="inlineStr">
-[...34 lines deleted...]
-      <c r="I9" s="3"/>
+      <c r="H9" s="3" t="inlineStr">
+        <is>
+          <t>26년03월</t>
+        </is>
+      </c>
+      <c r="I9" s="3" t="inlineStr">
+        <is>
+          <t>10KM</t>
+        </is>
+      </c>
       <c r="J9" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K9" s="3" t="inlineStr">
         <is>
-          <t>300</t>
+          <t>1500</t>
         </is>
       </c>
       <c r="L9" s="3" t="inlineStr">
         <is>
-          <t>1,050,000</t>
+          <t>4,540,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
-      <c r="A10" s="3" t="inlineStr">
-[...45 lines deleted...]
-      </c>
+      <c r="A10" s="3"/>
+      <c r="B10" s="4"/>
+      <c r="C10" s="4"/>
+      <c r="D10" s="4"/>
+      <c r="E10" s="3"/>
+      <c r="F10" s="3"/>
+      <c r="G10" s="3"/>
+      <c r="H10" s="3"/>
+      <c r="I10" s="3"/>
       <c r="J10" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K10" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>1500</t>
         </is>
       </c>
       <c r="L10" s="3" t="inlineStr">
         <is>
-          <t>840,000</t>
+          <t>4,420,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3"/>
       <c r="B11" s="4"/>
       <c r="C11" s="4"/>
       <c r="D11" s="4"/>
       <c r="E11" s="3"/>
       <c r="F11" s="3"/>
       <c r="G11" s="3"/>
       <c r="H11" s="3"/>
       <c r="I11" s="3"/>
       <c r="J11" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K11" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>1500</t>
         </is>
       </c>
       <c r="L11" s="3" t="inlineStr">
         <is>
-          <t>800,000</t>
+          <t>4,270,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
-      <c r="A12" s="3" t="inlineStr">
-[...44 lines deleted...]
-      </c>
+      <c r="A12" s="3"/>
+      <c r="B12" s="4"/>
+      <c r="C12" s="4"/>
+      <c r="D12" s="4"/>
+      <c r="E12" s="3"/>
+      <c r="F12" s="3"/>
+      <c r="G12" s="3"/>
+      <c r="H12" s="3"/>
+      <c r="I12" s="3"/>
       <c r="J12" s="3" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
       <c r="K12" s="3" t="inlineStr">
         <is>
-          <t>300</t>
+          <t>1500</t>
         </is>
       </c>
       <c r="L12" s="3" t="inlineStr">
         <is>
-          <t>1,130,000</t>
+          <t>4,130,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3"/>
       <c r="B13" s="4"/>
       <c r="C13" s="4"/>
       <c r="D13" s="4"/>
       <c r="E13" s="3"/>
       <c r="F13" s="3"/>
       <c r="G13" s="3"/>
       <c r="H13" s="3"/>
       <c r="I13" s="3"/>
       <c r="J13" s="3" t="inlineStr">
         <is>
           <t>60</t>
         </is>
       </c>
       <c r="K13" s="3" t="inlineStr">
         <is>
-          <t>300</t>
+          <t>1500</t>
         </is>
       </c>
       <c r="L13" s="3" t="inlineStr">
         <is>
-          <t>1,060,000</t>
+          <t>4,010,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
           <t>GD</t>
         </is>
       </c>
       <c r="B14" s="4" t="inlineStr">
         <is>
-          <t>109하6607</t>
+          <t>109허6860</t>
         </is>
       </c>
       <c r="C14" s="4" t="inlineStr">
         <is>
-          <t>디 올뉴팰리세이드 하이브리드 2.5 터보 HEV AWD
- 7인승 캘리그래피</t>
+          <t>더 뉴K8 하이브리드 노블레스 라이트 베스트 셀렉션</t>
         </is>
       </c>
       <c r="D14" s="4" t="inlineStr">
         <is>
-          <t>라이프스타일(HEV), 듀얼 와이드 선루프, 
-[...1 lines deleted...]
-프리뷰 전자제어 서스펜션</t>
+          <t>투톤휠(브라운/베이지)-드라이브와이즈</t>
         </is>
       </c>
       <c r="E14" s="3" t="inlineStr">
         <is>
           <t>신차</t>
         </is>
       </c>
       <c r="F14" s="3" t="inlineStr">
         <is>
           <t>검정</t>
         </is>
       </c>
       <c r="G14" s="3" t="inlineStr">
         <is>
           <t>하이브리드</t>
         </is>
       </c>
       <c r="H14" s="3" t="inlineStr">
         <is>
-          <t>26년03월</t>
+          <t>26년06월</t>
         </is>
       </c>
       <c r="I14" s="3" t="inlineStr">
         <is>
-          <t>23KM</t>
+          <t>8KM</t>
         </is>
       </c>
       <c r="J14" s="3" t="inlineStr">
         <is>
           <t>60</t>
         </is>
       </c>
       <c r="K14" s="3" t="inlineStr">
         <is>
-          <t>300</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L14" s="3" t="inlineStr">
         <is>
-          <t>1,650,000</t>
+          <t>1,020,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="3"/>
       <c r="B15" s="4"/>
       <c r="C15" s="4"/>
       <c r="D15" s="4"/>
       <c r="E15" s="3"/>
       <c r="F15" s="3"/>
       <c r="G15" s="3"/>
       <c r="H15" s="3"/>
       <c r="I15" s="3"/>
       <c r="J15" s="3" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
       <c r="K15" s="3" t="inlineStr">
         <is>
-          <t>300</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L15" s="3" t="inlineStr">
         <is>
-          <t>1,700,000</t>
+          <t>1,060,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="3"/>
       <c r="B16" s="4"/>
       <c r="C16" s="4"/>
       <c r="D16" s="4"/>
       <c r="E16" s="3"/>
       <c r="F16" s="3"/>
       <c r="G16" s="3"/>
       <c r="H16" s="3"/>
       <c r="I16" s="3"/>
       <c r="J16" s="3" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="K16" s="3" t="inlineStr">
         <is>
-          <t>300</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L16" s="3" t="inlineStr">
         <is>
-          <t>1,760,000</t>
+          <t>1,100,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
-      <c r="A17" s="3"/>
-[...7 lines deleted...]
-      <c r="I17" s="3"/>
+      <c r="A17" s="3" t="inlineStr">
+        <is>
+          <t>GD</t>
+        </is>
+      </c>
+      <c r="B17" s="4" t="inlineStr">
+        <is>
+          <t>106호3148</t>
+        </is>
+      </c>
+      <c r="C17" s="4" t="inlineStr">
+        <is>
+          <t>디 올뉴그랜저 하이브리드 1.6 아너스</t>
+        </is>
+      </c>
+      <c r="D17" s="4" t="inlineStr">
+        <is>
+          <t>헤드업디스플레이, 프리뷰전자제어서스펜션2</t>
+        </is>
+      </c>
+      <c r="E17" s="3" t="inlineStr">
+        <is>
+          <t>신차</t>
+        </is>
+      </c>
+      <c r="F17" s="3" t="inlineStr">
+        <is>
+          <t>검정</t>
+        </is>
+      </c>
+      <c r="G17" s="3" t="inlineStr">
+        <is>
+          <t>하이브리드</t>
+        </is>
+      </c>
+      <c r="H17" s="3" t="inlineStr">
+        <is>
+          <t>26년09월</t>
+        </is>
+      </c>
+      <c r="I17" s="3" t="inlineStr">
+        <is>
+          <t>11KM</t>
+        </is>
+      </c>
       <c r="J17" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K17" s="3" t="inlineStr">
         <is>
-          <t>300</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L17" s="3" t="inlineStr">
         <is>
-          <t>1,820,000</t>
+          <t>1,210,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="3"/>
       <c r="B18" s="4"/>
       <c r="C18" s="4"/>
       <c r="D18" s="4"/>
       <c r="E18" s="3"/>
       <c r="F18" s="3"/>
       <c r="G18" s="3"/>
       <c r="H18" s="3"/>
       <c r="I18" s="3"/>
       <c r="J18" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K18" s="3" t="inlineStr">
         <is>
-          <t>300</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L18" s="3" t="inlineStr">
         <is>
-          <t>1,870,000</t>
+          <t>1,250,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
-      <c r="A19" s="3" t="inlineStr">
+      <c r="A19" s="3"/>
+      <c r="B19" s="4"/>
+      <c r="C19" s="4"/>
+      <c r="D19" s="4"/>
+      <c r="E19" s="3"/>
+      <c r="F19" s="3"/>
+      <c r="G19" s="3"/>
+      <c r="H19" s="3"/>
+      <c r="I19" s="3"/>
+      <c r="J19" s="3" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K19" s="3" t="inlineStr">
+        <is>
+          <t>200</t>
+        </is>
+      </c>
+      <c r="L19" s="3" t="inlineStr">
+        <is>
+          <t>1,290,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
+      <c r="A20" s="3" t="inlineStr">
         <is>
           <t>GD</t>
         </is>
       </c>
-      <c r="B19" s="4" t="inlineStr">
-[...10 lines deleted...]
-      <c r="E19" s="3" t="inlineStr">
+      <c r="B20" s="4" t="inlineStr">
+        <is>
+          <t>109호6721</t>
+        </is>
+      </c>
+      <c r="C20" s="4" t="inlineStr">
+        <is>
+          <t>더 뉴그랜저 하이브리드 1.6 익스클루시브</t>
+        </is>
+      </c>
+      <c r="D20" s="4" t="inlineStr">
+        <is>
+          <t>현대스마트센스2, 20인치알로이휠&amp;타이어, 플
+래티넘</t>
+        </is>
+      </c>
+      <c r="E20" s="3" t="inlineStr">
         <is>
           <t>신차</t>
         </is>
       </c>
-      <c r="F19" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G19" s="3" t="inlineStr">
+      <c r="F20" s="3" t="inlineStr">
+        <is>
+          <t>검정</t>
+        </is>
+      </c>
+      <c r="G20" s="3" t="inlineStr">
         <is>
           <t>하이브리드</t>
         </is>
       </c>
-      <c r="H19" s="3" t="inlineStr">
-[...34 lines deleted...]
-      <c r="I20" s="3"/>
+      <c r="H20" s="3" t="inlineStr">
+        <is>
+          <t>26년09월</t>
+        </is>
+      </c>
+      <c r="I20" s="3" t="inlineStr">
+        <is>
+          <t>KM</t>
+        </is>
+      </c>
       <c r="J20" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K20" s="3" t="inlineStr">
         <is>
-          <t>1500</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L20" s="3" t="inlineStr">
         <is>
-          <t>4,420,000</t>
+          <t>1,210,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="3"/>
       <c r="B21" s="4"/>
       <c r="C21" s="4"/>
       <c r="D21" s="4"/>
       <c r="E21" s="3"/>
       <c r="F21" s="3"/>
       <c r="G21" s="3"/>
       <c r="H21" s="3"/>
       <c r="I21" s="3"/>
       <c r="J21" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K21" s="3" t="inlineStr">
         <is>
-          <t>1500</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L21" s="3" t="inlineStr">
         <is>
-          <t>4,270,000</t>
+          <t>1,250,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="3"/>
       <c r="B22" s="4"/>
       <c r="C22" s="4"/>
       <c r="D22" s="4"/>
       <c r="E22" s="3"/>
       <c r="F22" s="3"/>
       <c r="G22" s="3"/>
       <c r="H22" s="3"/>
       <c r="I22" s="3"/>
       <c r="J22" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K22" s="3" t="inlineStr">
         <is>
-          <t>1500</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L22" s="3" t="inlineStr">
         <is>
-          <t>4,130,000</t>
+          <t>1,290,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
-      <c r="A23" s="3"/>
-[...7 lines deleted...]
-      <c r="I23" s="3"/>
+      <c r="A23" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B23" s="4" t="inlineStr">
+        <is>
+          <t>116호 8182 
+/ 8183</t>
+        </is>
+      </c>
+      <c r="C23" s="4" t="inlineStr">
+        <is>
+          <t>카니발 1.6 HEV 9인승 프레스티지 </t>
+        </is>
+      </c>
+      <c r="D23" s="4" t="inlineStr">
+        <is>
+          <t>컨비니언스</t>
+        </is>
+      </c>
+      <c r="E23" s="3" t="inlineStr">
+        <is>
+          <t>신차</t>
+        </is>
+      </c>
+      <c r="F23" s="3" t="inlineStr">
+        <is>
+          <t>검정색</t>
+        </is>
+      </c>
+      <c r="G23" s="3" t="inlineStr">
+        <is>
+          <t>하이브리드</t>
+        </is>
+      </c>
+      <c r="H23" s="3" t="inlineStr">
+        <is>
+          <t>26년08월</t>
+        </is>
+      </c>
+      <c r="I23" s="3" t="inlineStr">
+        <is>
+          <t>6KM</t>
+        </is>
+      </c>
       <c r="J23" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K23" s="3" t="inlineStr">
         <is>
-          <t>1500</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L23" s="3" t="inlineStr">
         <is>
-          <t>4,010,000</t>
+          <t>1,050,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
-      <c r="A24" s="3" t="inlineStr">
-[...45 lines deleted...]
-      </c>
+      <c r="A24" s="3"/>
+      <c r="B24" s="4"/>
+      <c r="C24" s="4"/>
+      <c r="D24" s="4"/>
+      <c r="E24" s="3"/>
+      <c r="F24" s="3"/>
+      <c r="G24" s="3"/>
+      <c r="H24" s="3"/>
+      <c r="I24" s="3"/>
       <c r="J24" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K24" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L24" s="3" t="inlineStr">
         <is>
-          <t>980,000</t>
+          <t>1,020,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="3"/>
       <c r="B25" s="4"/>
       <c r="C25" s="4"/>
       <c r="D25" s="4"/>
       <c r="E25" s="3"/>
       <c r="F25" s="3"/>
       <c r="G25" s="3"/>
       <c r="H25" s="3"/>
       <c r="I25" s="3"/>
       <c r="J25" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K25" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L25" s="3" t="inlineStr">
         <is>
-          <t>950,000</t>
+          <t>990,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="3"/>
       <c r="B26" s="4"/>
       <c r="C26" s="4"/>
       <c r="D26" s="4"/>
       <c r="E26" s="3"/>
       <c r="F26" s="3"/>
       <c r="G26" s="3"/>
       <c r="H26" s="3"/>
       <c r="I26" s="3"/>
       <c r="J26" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K26" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L26" s="3" t="inlineStr">
         <is>
-          <t>920,000</t>
+          <t>960,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="3"/>
       <c r="B27" s="4"/>
       <c r="C27" s="4"/>
       <c r="D27" s="4"/>
       <c r="E27" s="3"/>
       <c r="F27" s="3"/>
       <c r="G27" s="3"/>
       <c r="H27" s="3"/>
       <c r="I27" s="3"/>
       <c r="J27" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K27" s="3" t="inlineStr">
         <is>
+          <t>200</t>
+        </is>
+      </c>
+      <c r="L27" s="3" t="inlineStr">
+        <is>
+          <t>930,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
+      <c r="A28" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B28" s="4" t="inlineStr">
+        <is>
+          <t>116호8098/8
+206/8207</t>
+        </is>
+      </c>
+      <c r="C28" s="4" t="inlineStr">
+        <is>
+          <t>쏘렌토 HEV 1.6 프레스티지 (올리브브라운시트)</t>
+        </is>
+      </c>
+      <c r="D28" s="4"/>
+      <c r="E28" s="3" t="inlineStr">
+        <is>
+          <t>신차</t>
+        </is>
+      </c>
+      <c r="F28" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G28" s="3" t="inlineStr">
+        <is>
+          <t>하이브리드</t>
+        </is>
+      </c>
+      <c r="H28" s="3" t="inlineStr">
+        <is>
+          <t>26년08월</t>
+        </is>
+      </c>
+      <c r="I28" s="3" t="inlineStr">
+        <is>
+          <t>12KM</t>
+        </is>
+      </c>
+      <c r="J28" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K28" s="3" t="inlineStr">
+        <is>
           <t>150</t>
         </is>
       </c>
-      <c r="L27" s="3" t="inlineStr">
-[...20 lines deleted...]
-      <c r="K28" s="3" t="inlineStr">
+      <c r="L28" s="3" t="inlineStr">
+        <is>
+          <t>990,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
+      <c r="A29" s="3"/>
+      <c r="B29" s="4"/>
+      <c r="C29" s="4"/>
+      <c r="D29" s="4"/>
+      <c r="E29" s="3"/>
+      <c r="F29" s="3"/>
+      <c r="G29" s="3"/>
+      <c r="H29" s="3"/>
+      <c r="I29" s="3"/>
+      <c r="J29" s="3" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K29" s="3" t="inlineStr">
         <is>
           <t>150</t>
         </is>
       </c>
-      <c r="L28" s="3" t="inlineStr">
-[...61 lines deleted...]
-      </c>
       <c r="L29" s="3" t="inlineStr">
         <is>
-          <t>1,050,000</t>
+          <t>960,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="3"/>
       <c r="B30" s="4"/>
       <c r="C30" s="4"/>
       <c r="D30" s="4"/>
       <c r="E30" s="3"/>
       <c r="F30" s="3"/>
       <c r="G30" s="3"/>
       <c r="H30" s="3"/>
       <c r="I30" s="3"/>
       <c r="J30" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K30" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L30" s="3" t="inlineStr">
         <is>
-          <t>1,020,000</t>
+          <t>930,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="3"/>
       <c r="B31" s="4"/>
       <c r="C31" s="4"/>
       <c r="D31" s="4"/>
       <c r="E31" s="3"/>
       <c r="F31" s="3"/>
       <c r="G31" s="3"/>
       <c r="H31" s="3"/>
       <c r="I31" s="3"/>
       <c r="J31" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K31" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L31" s="3" t="inlineStr">
         <is>
-          <t>990,000</t>
+          <t>900,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="3"/>
       <c r="B32" s="4"/>
       <c r="C32" s="4"/>
       <c r="D32" s="4"/>
       <c r="E32" s="3"/>
       <c r="F32" s="3"/>
       <c r="G32" s="3"/>
       <c r="H32" s="3"/>
       <c r="I32" s="3"/>
       <c r="J32" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K32" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L32" s="3" t="inlineStr">
         <is>
+          <t>870,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
+      <c r="A33" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B33" s="4" t="inlineStr">
+        <is>
+          <t>116호 8319</t>
+        </is>
+      </c>
+      <c r="C33" s="4" t="inlineStr">
+        <is>
+          <t>쏘렌토 HEV 1.6 프레스티지 (올리브브라운시트)</t>
+        </is>
+      </c>
+      <c r="D33" s="4"/>
+      <c r="E33" s="3" t="inlineStr">
+        <is>
+          <t>신차</t>
+        </is>
+      </c>
+      <c r="F33" s="3" t="inlineStr">
+        <is>
+          <t>검정</t>
+        </is>
+      </c>
+      <c r="G33" s="3" t="inlineStr">
+        <is>
+          <t>하이브리드</t>
+        </is>
+      </c>
+      <c r="H33" s="3" t="inlineStr">
+        <is>
+          <t>26년09월</t>
+        </is>
+      </c>
+      <c r="I33" s="3" t="inlineStr">
+        <is>
+          <t>10KM</t>
+        </is>
+      </c>
+      <c r="J33" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K33" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L33" s="3" t="inlineStr">
+        <is>
+          <t>990,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
+      <c r="A34" s="3"/>
+      <c r="B34" s="4"/>
+      <c r="C34" s="4"/>
+      <c r="D34" s="4"/>
+      <c r="E34" s="3"/>
+      <c r="F34" s="3"/>
+      <c r="G34" s="3"/>
+      <c r="H34" s="3"/>
+      <c r="I34" s="3"/>
+      <c r="J34" s="3" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K34" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L34" s="3" t="inlineStr">
+        <is>
           <t>960,000</t>
-        </is>
-[...87 lines deleted...]
-          <t>850,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="3"/>
       <c r="B35" s="4"/>
       <c r="C35" s="4"/>
       <c r="D35" s="4"/>
       <c r="E35" s="3"/>
       <c r="F35" s="3"/>
       <c r="G35" s="3"/>
       <c r="H35" s="3"/>
       <c r="I35" s="3"/>
       <c r="J35" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K35" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L35" s="3" t="inlineStr">
         <is>
-          <t>830,000</t>
+          <t>930,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="3"/>
       <c r="B36" s="4"/>
       <c r="C36" s="4"/>
       <c r="D36" s="4"/>
       <c r="E36" s="3"/>
       <c r="F36" s="3"/>
       <c r="G36" s="3"/>
       <c r="H36" s="3"/>
       <c r="I36" s="3"/>
       <c r="J36" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K36" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L36" s="3" t="inlineStr">
         <is>
-          <t>810,000</t>
+          <t>900,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="3"/>
       <c r="B37" s="4"/>
       <c r="C37" s="4"/>
       <c r="D37" s="4"/>
       <c r="E37" s="3"/>
       <c r="F37" s="3"/>
       <c r="G37" s="3"/>
       <c r="H37" s="3"/>
       <c r="I37" s="3"/>
       <c r="J37" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K37" s="3" t="inlineStr">
         <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L37" s="3" t="inlineStr">
+        <is>
+          <t>870,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
+      <c r="A38" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B38" s="4" t="inlineStr">
+        <is>
+          <t>116호 8251</t>
+        </is>
+      </c>
+      <c r="C38" s="4" t="inlineStr">
+        <is>
+          <t>액티언 HEV 1.5T S8 라떼그레이지 (카멜베이지투
+톤시트)</t>
+        </is>
+      </c>
+      <c r="D38" s="4" t="inlineStr">
+        <is>
+          <t>카멜/베이지투톤퀄팅인테리어, 딥컨트롤패키지2</t>
+        </is>
+      </c>
+      <c r="E38" s="3" t="inlineStr">
+        <is>
+          <t>신차</t>
+        </is>
+      </c>
+      <c r="F38" s="3" t="inlineStr">
+        <is>
+          <t>베이지</t>
+        </is>
+      </c>
+      <c r="G38" s="3" t="inlineStr">
+        <is>
+          <t>하이브리드</t>
+        </is>
+      </c>
+      <c r="H38" s="3" t="inlineStr">
+        <is>
+          <t>26년08월</t>
+        </is>
+      </c>
+      <c r="I38" s="3" t="inlineStr">
+        <is>
+          <t>7KM</t>
+        </is>
+      </c>
+      <c r="J38" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K38" s="3" t="inlineStr">
+        <is>
           <t>100</t>
         </is>
       </c>
-      <c r="L37" s="3" t="inlineStr">
-[...20 lines deleted...]
-      <c r="K38" s="3" t="inlineStr">
+      <c r="L38" s="3" t="inlineStr">
+        <is>
+          <t>850,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
+      <c r="A39" s="3"/>
+      <c r="B39" s="4"/>
+      <c r="C39" s="4"/>
+      <c r="D39" s="4"/>
+      <c r="E39" s="3"/>
+      <c r="F39" s="3"/>
+      <c r="G39" s="3"/>
+      <c r="H39" s="3"/>
+      <c r="I39" s="3"/>
+      <c r="J39" s="3" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K39" s="3" t="inlineStr">
         <is>
           <t>100</t>
         </is>
       </c>
-      <c r="L38" s="3" t="inlineStr">
-[...61 lines deleted...]
-      </c>
       <c r="L39" s="3" t="inlineStr">
         <is>
-          <t>1,005,000</t>
+          <t>830,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="3"/>
       <c r="B40" s="4"/>
       <c r="C40" s="4"/>
       <c r="D40" s="4"/>
       <c r="E40" s="3"/>
       <c r="F40" s="3"/>
       <c r="G40" s="3"/>
       <c r="H40" s="3"/>
       <c r="I40" s="3"/>
       <c r="J40" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K40" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L40" s="3" t="inlineStr">
         <is>
-          <t>975,000</t>
+          <t>810,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="3"/>
       <c r="B41" s="4"/>
       <c r="C41" s="4"/>
       <c r="D41" s="4"/>
       <c r="E41" s="3"/>
       <c r="F41" s="3"/>
       <c r="G41" s="3"/>
       <c r="H41" s="3"/>
       <c r="I41" s="3"/>
       <c r="J41" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K41" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L41" s="3" t="inlineStr">
         <is>
-          <t>945,000</t>
+          <t>790,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="3"/>
       <c r="B42" s="4"/>
       <c r="C42" s="4"/>
       <c r="D42" s="4"/>
       <c r="E42" s="3"/>
       <c r="F42" s="3"/>
       <c r="G42" s="3"/>
       <c r="H42" s="3"/>
       <c r="I42" s="3"/>
       <c r="J42" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K42" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L42" s="3" t="inlineStr">
         <is>
-          <t>915,000</t>
+          <t>770,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
-      <c r="A43" s="3"/>
-[...7 lines deleted...]
-      <c r="I43" s="3"/>
+      <c r="A43" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B43" s="4" t="inlineStr">
+        <is>
+          <t>116호 8252 
+/ 8253 / 8
+254</t>
+        </is>
+      </c>
+      <c r="C43" s="4" t="inlineStr">
+        <is>
+          <t>액티언 HEV 1.5T S8 (카멜베이지투톤시트)</t>
+        </is>
+      </c>
+      <c r="D43" s="4" t="inlineStr">
+        <is>
+          <t>카멜/베이지투톤퀄팅인테리어, 딥컨트롤패키지2</t>
+        </is>
+      </c>
+      <c r="E43" s="3" t="inlineStr">
+        <is>
+          <t>신차</t>
+        </is>
+      </c>
+      <c r="F43" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G43" s="3" t="inlineStr">
+        <is>
+          <t>하이브리드</t>
+        </is>
+      </c>
+      <c r="H43" s="3" t="inlineStr">
+        <is>
+          <t>26년08월</t>
+        </is>
+      </c>
+      <c r="I43" s="3" t="inlineStr">
+        <is>
+          <t>9KM</t>
+        </is>
+      </c>
       <c r="J43" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K43" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L43" s="3" t="inlineStr">
         <is>
-          <t>885,000</t>
+          <t>850,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
-      <c r="A44" s="3" t="inlineStr">
-[...44 lines deleted...]
-      </c>
+      <c r="A44" s="3"/>
+      <c r="B44" s="4"/>
+      <c r="C44" s="4"/>
+      <c r="D44" s="4"/>
+      <c r="E44" s="3"/>
+      <c r="F44" s="3"/>
+      <c r="G44" s="3"/>
+      <c r="H44" s="3"/>
+      <c r="I44" s="3"/>
       <c r="J44" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K44" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L44" s="3" t="inlineStr">
         <is>
-          <t>1,050,000</t>
+          <t>830,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="3"/>
       <c r="B45" s="4"/>
       <c r="C45" s="4"/>
       <c r="D45" s="4"/>
       <c r="E45" s="3"/>
       <c r="F45" s="3"/>
       <c r="G45" s="3"/>
       <c r="H45" s="3"/>
       <c r="I45" s="3"/>
       <c r="J45" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K45" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L45" s="3" t="inlineStr">
         <is>
-          <t>1,020,000</t>
+          <t>810,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="3"/>
       <c r="B46" s="4"/>
       <c r="C46" s="4"/>
       <c r="D46" s="4"/>
       <c r="E46" s="3"/>
       <c r="F46" s="3"/>
       <c r="G46" s="3"/>
       <c r="H46" s="3"/>
       <c r="I46" s="3"/>
       <c r="J46" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K46" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L46" s="3" t="inlineStr">
         <is>
-          <t>990,000</t>
+          <t>790,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="3"/>
       <c r="B47" s="4"/>
       <c r="C47" s="4"/>
       <c r="D47" s="4"/>
       <c r="E47" s="3"/>
       <c r="F47" s="3"/>
       <c r="G47" s="3"/>
       <c r="H47" s="3"/>
       <c r="I47" s="3"/>
       <c r="J47" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K47" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L47" s="3" t="inlineStr">
         <is>
-          <t>960,000</t>
+          <t>770,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
-      <c r="A48" s="3"/>
-[...7 lines deleted...]
-      <c r="I48" s="3"/>
+      <c r="A48" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B48" s="4" t="inlineStr">
+        <is>
+          <t>116호8190</t>
+        </is>
+      </c>
+      <c r="C48" s="4" t="inlineStr">
+        <is>
+          <t>액티언 HEV 1.5T S8 라떼그레이지 (카멜베이지투
+톤시트)</t>
+        </is>
+      </c>
+      <c r="D48" s="4" t="inlineStr">
+        <is>
+          <t>카멜/베이지 투톤 퀼팅 인테리어</t>
+        </is>
+      </c>
+      <c r="E48" s="3" t="inlineStr">
+        <is>
+          <t>신차</t>
+        </is>
+      </c>
+      <c r="F48" s="3" t="inlineStr">
+        <is>
+          <t>베이지</t>
+        </is>
+      </c>
+      <c r="G48" s="3" t="inlineStr">
+        <is>
+          <t>하이브리드</t>
+        </is>
+      </c>
+      <c r="H48" s="3" t="inlineStr">
+        <is>
+          <t>26년08월</t>
+        </is>
+      </c>
+      <c r="I48" s="3" t="inlineStr">
+        <is>
+          <t>8KM</t>
+        </is>
+      </c>
       <c r="J48" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K48" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L48" s="3" t="inlineStr">
         <is>
-          <t>930,000</t>
+          <t>840,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
-      <c r="A49" s="3" t="inlineStr">
-[...45 lines deleted...]
-      </c>
+      <c r="A49" s="3"/>
+      <c r="B49" s="4"/>
+      <c r="C49" s="4"/>
+      <c r="D49" s="4"/>
+      <c r="E49" s="3"/>
+      <c r="F49" s="3"/>
+      <c r="G49" s="3"/>
+      <c r="H49" s="3"/>
+      <c r="I49" s="3"/>
       <c r="J49" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K49" s="3" t="inlineStr">
         <is>
           <t>100</t>
         </is>
       </c>
       <c r="L49" s="3" t="inlineStr">
         <is>
-          <t>850,000</t>
+          <t>820,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="3"/>
       <c r="B50" s="4"/>
       <c r="C50" s="4"/>
       <c r="D50" s="4"/>
       <c r="E50" s="3"/>
       <c r="F50" s="3"/>
       <c r="G50" s="3"/>
       <c r="H50" s="3"/>
       <c r="I50" s="3"/>
       <c r="J50" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K50" s="3" t="inlineStr">
         <is>
           <t>100</t>
         </is>
       </c>
       <c r="L50" s="3" t="inlineStr">
         <is>
-          <t>830,000</t>
+          <t>800,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="3"/>
       <c r="B51" s="4"/>
       <c r="C51" s="4"/>
       <c r="D51" s="4"/>
       <c r="E51" s="3"/>
       <c r="F51" s="3"/>
       <c r="G51" s="3"/>
       <c r="H51" s="3"/>
       <c r="I51" s="3"/>
       <c r="J51" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K51" s="3" t="inlineStr">
         <is>
           <t>100</t>
         </is>
       </c>
       <c r="L51" s="3" t="inlineStr">
         <is>
-          <t>810,000</t>
+          <t>780,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="3"/>
       <c r="B52" s="4"/>
       <c r="C52" s="4"/>
       <c r="D52" s="4"/>
       <c r="E52" s="3"/>
       <c r="F52" s="3"/>
       <c r="G52" s="3"/>
       <c r="H52" s="3"/>
       <c r="I52" s="3"/>
       <c r="J52" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K52" s="3" t="inlineStr">
         <is>
           <t>100</t>
         </is>
       </c>
       <c r="L52" s="3" t="inlineStr">
         <is>
-          <t>790,000</t>
+          <t>760,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
-      <c r="A53" s="3"/>
-[...7 lines deleted...]
-      <c r="I53" s="3"/>
+      <c r="A53" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B53" s="4" t="inlineStr">
+        <is>
+          <t>116호 8192</t>
+        </is>
+      </c>
+      <c r="C53" s="4" t="inlineStr">
+        <is>
+          <t>액티언 HEV 1.5T S8 라떼그레이지 (블랙시트)</t>
+        </is>
+      </c>
+      <c r="D53" s="4" t="inlineStr">
+        <is>
+          <t>딥컨트롤 패키지2 , 3D 어라운드 뷰 모니터
+링 시스템</t>
+        </is>
+      </c>
+      <c r="E53" s="3" t="inlineStr">
+        <is>
+          <t>신차</t>
+        </is>
+      </c>
+      <c r="F53" s="3" t="inlineStr">
+        <is>
+          <t>베이지</t>
+        </is>
+      </c>
+      <c r="G53" s="3" t="inlineStr">
+        <is>
+          <t>하이브리드</t>
+        </is>
+      </c>
+      <c r="H53" s="3" t="inlineStr">
+        <is>
+          <t>26년08월</t>
+        </is>
+      </c>
+      <c r="I53" s="3" t="inlineStr">
+        <is>
+          <t>8KM</t>
+        </is>
+      </c>
       <c r="J53" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K53" s="3" t="inlineStr">
         <is>
           <t>100</t>
         </is>
       </c>
       <c r="L53" s="3" t="inlineStr">
         <is>
-          <t>770,000</t>
+          <t>860,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
-      <c r="A54" s="3" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="A54" s="3"/>
+      <c r="B54" s="4"/>
+      <c r="C54" s="4"/>
       <c r="D54" s="4"/>
-      <c r="E54" s="3" t="inlineStr">
-[...23 lines deleted...]
-      </c>
+      <c r="E54" s="3"/>
+      <c r="F54" s="3"/>
+      <c r="G54" s="3"/>
+      <c r="H54" s="3"/>
+      <c r="I54" s="3"/>
       <c r="J54" s="3" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="K54" s="3" t="inlineStr">
         <is>
           <t>100</t>
         </is>
       </c>
       <c r="L54" s="3" t="inlineStr">
         <is>
-          <t>1,050,000</t>
+          <t>840,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="3"/>
       <c r="B55" s="4"/>
       <c r="C55" s="4"/>
       <c r="D55" s="4"/>
       <c r="E55" s="3"/>
       <c r="F55" s="3"/>
       <c r="G55" s="3"/>
       <c r="H55" s="3"/>
       <c r="I55" s="3"/>
       <c r="J55" s="3" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="K55" s="3" t="inlineStr">
         <is>
           <t>100</t>
         </is>
       </c>
       <c r="L55" s="3" t="inlineStr">
         <is>
-          <t>1,050,000</t>
+          <t>820,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="3"/>
       <c r="B56" s="4"/>
       <c r="C56" s="4"/>
       <c r="D56" s="4"/>
       <c r="E56" s="3"/>
       <c r="F56" s="3"/>
       <c r="G56" s="3"/>
       <c r="H56" s="3"/>
       <c r="I56" s="3"/>
       <c r="J56" s="3" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
       <c r="K56" s="3" t="inlineStr">
         <is>
           <t>100</t>
         </is>
       </c>
       <c r="L56" s="3" t="inlineStr">
         <is>
-          <t>1,050,000</t>
+          <t>800,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
-      <c r="A57" s="3" t="inlineStr">
-[...29 lines deleted...]
-      <c r="G57" s="3" t="inlineStr">
+      <c r="A57" s="3"/>
+      <c r="B57" s="4"/>
+      <c r="C57" s="4"/>
+      <c r="D57" s="4"/>
+      <c r="E57" s="3"/>
+      <c r="F57" s="3"/>
+      <c r="G57" s="3"/>
+      <c r="H57" s="3"/>
+      <c r="I57" s="3"/>
+      <c r="J57" s="3" t="inlineStr">
+        <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="K57" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L57" s="3" t="inlineStr">
+        <is>
+          <t>780,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
+      <c r="A58" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B58" s="4" t="inlineStr">
+        <is>
+          <t>116호8238 /
+ 8239</t>
+        </is>
+      </c>
+      <c r="C58" s="4" t="inlineStr">
+        <is>
+          <t>그랑콜레오스 1.5 HEV 아이코닉 클라우드펄 (다크블
+루시트)</t>
+        </is>
+      </c>
+      <c r="D58" s="4"/>
+      <c r="E58" s="3" t="inlineStr">
+        <is>
+          <t>신차</t>
+        </is>
+      </c>
+      <c r="F58" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G58" s="3" t="inlineStr">
         <is>
           <t>하이브리드</t>
         </is>
       </c>
-      <c r="H57" s="3" t="inlineStr">
-[...34 lines deleted...]
-      <c r="I58" s="3"/>
+      <c r="H58" s="3" t="inlineStr">
+        <is>
+          <t>26년09월</t>
+        </is>
+      </c>
+      <c r="I58" s="3" t="inlineStr">
+        <is>
+          <t>5KM</t>
+        </is>
+      </c>
       <c r="J58" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K58" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>120</t>
         </is>
       </c>
       <c r="L58" s="3" t="inlineStr">
         <is>
-          <t>980,000</t>
+          <t>900,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
-      <c r="A59" s="3" t="inlineStr">
-[...45 lines deleted...]
-      </c>
+      <c r="A59" s="3"/>
+      <c r="B59" s="4"/>
+      <c r="C59" s="4"/>
+      <c r="D59" s="4"/>
+      <c r="E59" s="3"/>
+      <c r="F59" s="3"/>
+      <c r="G59" s="3"/>
+      <c r="H59" s="3"/>
+      <c r="I59" s="3"/>
       <c r="J59" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K59" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>120</t>
         </is>
       </c>
       <c r="L59" s="3" t="inlineStr">
         <is>
-          <t>1,060,000</t>
+          <t>875,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
       <c r="A60" s="3"/>
       <c r="B60" s="4"/>
       <c r="C60" s="4"/>
       <c r="D60" s="4"/>
       <c r="E60" s="3"/>
       <c r="F60" s="3"/>
       <c r="G60" s="3"/>
       <c r="H60" s="3"/>
       <c r="I60" s="3"/>
       <c r="J60" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K60" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>120</t>
         </is>
       </c>
       <c r="L60" s="3" t="inlineStr">
         <is>
-          <t>990,000</t>
+          <t>850,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
-      <c r="A61" s="3" t="inlineStr">
-[...44 lines deleted...]
-      </c>
+      <c r="A61" s="3"/>
+      <c r="B61" s="4"/>
+      <c r="C61" s="4"/>
+      <c r="D61" s="4"/>
+      <c r="E61" s="3"/>
+      <c r="F61" s="3"/>
+      <c r="G61" s="3"/>
+      <c r="H61" s="3"/>
+      <c r="I61" s="3"/>
       <c r="J61" s="3" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
       <c r="K61" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>120</t>
         </is>
       </c>
       <c r="L61" s="3" t="inlineStr">
         <is>
-          <t>980,000</t>
+          <t>825,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
       <c r="A62" s="3"/>
       <c r="B62" s="4"/>
       <c r="C62" s="4"/>
       <c r="D62" s="4"/>
       <c r="E62" s="3"/>
       <c r="F62" s="3"/>
       <c r="G62" s="3"/>
       <c r="H62" s="3"/>
       <c r="I62" s="3"/>
       <c r="J62" s="3" t="inlineStr">
         <is>
           <t>60</t>
         </is>
       </c>
       <c r="K62" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>120</t>
         </is>
       </c>
       <c r="L62" s="3" t="inlineStr">
         <is>
-          <t>920,000</t>
+          <t>800,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
       <c r="A63" s="3" t="inlineStr">
         <is>
-          <t>EV</t>
+          <t>JET</t>
         </is>
       </c>
       <c r="B63" s="4" t="inlineStr">
         <is>
-          <t>133하7426</t>
+          <t>116호 8240 
+/ 8241</t>
         </is>
       </c>
       <c r="C63" s="4" t="inlineStr">
         <is>
-          <t>팰리세이드 (LX3) HEV 2.5T 2WD 7인승 프
-[...7 lines deleted...]
-      </c>
+          <t>그랑콜레오스 1.5 HEV 아이코닉 어반그레이 (브라운
+시트)</t>
+        </is>
+      </c>
+      <c r="D63" s="4"/>
       <c r="E63" s="3" t="inlineStr">
         <is>
-          <t>중고차</t>
+          <t>신차</t>
         </is>
       </c>
       <c r="F63" s="3" t="inlineStr">
         <is>
-          <t>글래시어(은회색)</t>
+          <t>쥐색</t>
         </is>
       </c>
       <c r="G63" s="3" t="inlineStr">
         <is>
           <t>하이브리드</t>
         </is>
       </c>
       <c r="H63" s="3" t="inlineStr">
         <is>
-          <t>25년11월</t>
+          <t>26년09월</t>
         </is>
       </c>
       <c r="I63" s="3" t="inlineStr">
         <is>
-          <t>10,500KM</t>
+          <t>5KM</t>
         </is>
       </c>
       <c r="J63" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K63" s="3" t="inlineStr">
         <is>
-          <t>180</t>
+          <t>120</t>
         </is>
       </c>
       <c r="L63" s="3" t="inlineStr">
         <is>
-          <t>1,300,000</t>
+          <t>900,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
       <c r="A64" s="3"/>
       <c r="B64" s="4"/>
       <c r="C64" s="4"/>
       <c r="D64" s="4"/>
       <c r="E64" s="3"/>
       <c r="F64" s="3"/>
       <c r="G64" s="3"/>
       <c r="H64" s="3"/>
       <c r="I64" s="3"/>
       <c r="J64" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K64" s="3" t="inlineStr">
         <is>
-          <t>180</t>
+          <t>120</t>
         </is>
       </c>
       <c r="L64" s="3" t="inlineStr">
         <is>
-          <t>1,240,000</t>
+          <t>875,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
       <c r="A65" s="3"/>
       <c r="B65" s="4"/>
       <c r="C65" s="4"/>
       <c r="D65" s="4"/>
       <c r="E65" s="3"/>
       <c r="F65" s="3"/>
       <c r="G65" s="3"/>
       <c r="H65" s="3"/>
       <c r="I65" s="3"/>
       <c r="J65" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K65" s="3" t="inlineStr">
         <is>
-          <t>180</t>
+          <t>120</t>
         </is>
       </c>
       <c r="L65" s="3" t="inlineStr">
         <is>
-          <t>1,180,000</t>
+          <t>850,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="66">
-      <c r="A66" s="3" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="A66" s="3"/>
+      <c r="B66" s="4"/>
+      <c r="C66" s="4"/>
       <c r="D66" s="4"/>
-      <c r="E66" s="3" t="inlineStr">
-[...23 lines deleted...]
-      </c>
+      <c r="E66" s="3"/>
+      <c r="F66" s="3"/>
+      <c r="G66" s="3"/>
+      <c r="H66" s="3"/>
+      <c r="I66" s="3"/>
       <c r="J66" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K66" s="3" t="inlineStr">
         <is>
           <t>120</t>
         </is>
       </c>
       <c r="L66" s="3" t="inlineStr">
         <is>
-          <t>930,000</t>
+          <t>825,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="67">
       <c r="A67" s="3"/>
       <c r="B67" s="4"/>
       <c r="C67" s="4"/>
       <c r="D67" s="4"/>
       <c r="E67" s="3"/>
       <c r="F67" s="3"/>
       <c r="G67" s="3"/>
       <c r="H67" s="3"/>
       <c r="I67" s="3"/>
       <c r="J67" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K67" s="3" t="inlineStr">
         <is>
           <t>120</t>
         </is>
       </c>
       <c r="L67" s="3" t="inlineStr">
         <is>
+          <t>800,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="68">
+      <c r="A68" s="3" t="inlineStr">
+        <is>
+          <t>TABO</t>
+        </is>
+      </c>
+      <c r="B68" s="4" t="inlineStr">
+        <is>
+          <t>154호3697</t>
+        </is>
+      </c>
+      <c r="C68" s="4" t="inlineStr">
+        <is>
+          <t>The new 쏘렌토 (MQ4)  HEV 5인승 프레스
+티</t>
+        </is>
+      </c>
+      <c r="D68" s="4" t="inlineStr">
+        <is>
+          <t>썬룹,스타일,12.4인치클러스터,ㅡ라이브와이즈</t>
+        </is>
+      </c>
+      <c r="E68" s="3" t="inlineStr">
+        <is>
+          <t>신차</t>
+        </is>
+      </c>
+      <c r="F68" s="3" t="inlineStr">
+        <is>
+          <t>블랙</t>
+        </is>
+      </c>
+      <c r="G68" s="3" t="inlineStr">
+        <is>
+          <t>하이브리드</t>
+        </is>
+      </c>
+      <c r="H68" s="3" t="inlineStr">
+        <is>
+          <t>26년08월</t>
+        </is>
+      </c>
+      <c r="I68" s="3" t="inlineStr">
+        <is>
+          <t>3KM</t>
+        </is>
+      </c>
+      <c r="J68" s="3" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K68" s="3" t="inlineStr">
+        <is>
+          <t>120</t>
+        </is>
+      </c>
+      <c r="L68" s="3" t="inlineStr">
+        <is>
           <t>900,000</t>
-        </is>
-[...24 lines deleted...]
-          <t>870,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="69">
       <c r="A69" s="3"/>
       <c r="B69" s="4"/>
       <c r="C69" s="4"/>
       <c r="D69" s="4"/>
       <c r="E69" s="3"/>
       <c r="F69" s="3"/>
       <c r="G69" s="3"/>
       <c r="H69" s="3"/>
       <c r="I69" s="3"/>
       <c r="J69" s="3" t="inlineStr">
         <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="K69" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L69" s="3" t="inlineStr">
+        <is>
+          <t>870,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="70">
+      <c r="A70" s="3" t="inlineStr">
+        <is>
+          <t>TABO</t>
+        </is>
+      </c>
+      <c r="B70" s="4" t="inlineStr">
+        <is>
+          <t>154호3712</t>
+        </is>
+      </c>
+      <c r="C70" s="4" t="inlineStr">
+        <is>
+          <t>The new 쏘렌토 (MQ4) 5인승  하이브리드 프
+레스티지</t>
+        </is>
+      </c>
+      <c r="D70" s="4" t="inlineStr">
+        <is>
+          <t>썬룹,스타일,12.3인치클러스터,드라이브 와이
+즈 등</t>
+        </is>
+      </c>
+      <c r="E70" s="3" t="inlineStr">
+        <is>
+          <t>신차</t>
+        </is>
+      </c>
+      <c r="F70" s="3" t="inlineStr">
+        <is>
+          <t>그레이</t>
+        </is>
+      </c>
+      <c r="G70" s="3" t="inlineStr">
+        <is>
+          <t>하이브리드</t>
+        </is>
+      </c>
+      <c r="H70" s="3" t="inlineStr">
+        <is>
+          <t>26년08월</t>
+        </is>
+      </c>
+      <c r="I70" s="3" t="inlineStr">
+        <is>
+          <t>3KM</t>
+        </is>
+      </c>
+      <c r="J70" s="3" t="inlineStr">
+        <is>
           <t>48</t>
         </is>
       </c>
-      <c r="K69" s="3" t="inlineStr">
+      <c r="K70" s="3" t="inlineStr">
         <is>
           <t>120</t>
         </is>
       </c>
-      <c r="L69" s="3" t="inlineStr">
-[...15 lines deleted...]
-      <c r="J70" s="3" t="inlineStr">
+      <c r="L70" s="3" t="inlineStr">
+        <is>
+          <t>900,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="71">
+      <c r="A71" s="3"/>
+      <c r="B71" s="4"/>
+      <c r="C71" s="4"/>
+      <c r="D71" s="4"/>
+      <c r="E71" s="3"/>
+      <c r="F71" s="3"/>
+      <c r="G71" s="3"/>
+      <c r="H71" s="3"/>
+      <c r="I71" s="3"/>
+      <c r="J71" s="3" t="inlineStr">
         <is>
           <t>60</t>
         </is>
       </c>
-      <c r="K70" s="3" t="inlineStr">
+      <c r="K71" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L71" s="3" t="inlineStr">
+        <is>
+          <t>870,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="72">
+      <c r="A72" s="3" t="inlineStr">
+        <is>
+          <t>TABO</t>
+        </is>
+      </c>
+      <c r="B72" s="4" t="inlineStr">
+        <is>
+          <t>154호3734/3
+735</t>
+        </is>
+      </c>
+      <c r="C72" s="4" t="inlineStr">
+        <is>
+          <t>The new 쏘렌토 (MQ4)  HEV 5인승 프레스
+티</t>
+        </is>
+      </c>
+      <c r="D72" s="4" t="inlineStr">
+        <is>
+          <t>썬룹,스타일,12.3인치  클러스터, 드라이브
+와이즈 등</t>
+        </is>
+      </c>
+      <c r="E72" s="3" t="inlineStr">
+        <is>
+          <t>신차</t>
+        </is>
+      </c>
+      <c r="F72" s="3" t="inlineStr">
+        <is>
+          <t>화이트</t>
+        </is>
+      </c>
+      <c r="G72" s="3" t="inlineStr">
+        <is>
+          <t>하이브리드</t>
+        </is>
+      </c>
+      <c r="H72" s="3" t="inlineStr">
+        <is>
+          <t>26년09월</t>
+        </is>
+      </c>
+      <c r="I72" s="3" t="inlineStr">
+        <is>
+          <t>3KM</t>
+        </is>
+      </c>
+      <c r="J72" s="3" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K72" s="3" t="inlineStr">
         <is>
           <t>120</t>
         </is>
       </c>
-      <c r="L70" s="3" t="inlineStr">
-[...86 lines deleted...]
-      </c>
       <c r="L72" s="3" t="inlineStr">
         <is>
-          <t>850,000</t>
+          <t>900,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="73">
       <c r="A73" s="3"/>
       <c r="B73" s="4"/>
       <c r="C73" s="4"/>
       <c r="D73" s="4"/>
       <c r="E73" s="3"/>
       <c r="F73" s="3"/>
       <c r="G73" s="3"/>
       <c r="H73" s="3"/>
       <c r="I73" s="3"/>
       <c r="J73" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K73" s="3" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L73" s="3" t="inlineStr">
         <is>
-          <t>820,000</t>
+          <t>870,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="74">
-      <c r="A74" s="3"/>
-[...7 lines deleted...]
-      <c r="I74" s="3"/>
+      <c r="A74" s="3" t="inlineStr">
+        <is>
+          <t>TABO</t>
+        </is>
+      </c>
+      <c r="B74" s="4" t="inlineStr">
+        <is>
+          <t>154호3744</t>
+        </is>
+      </c>
+      <c r="C74" s="4" t="inlineStr">
+        <is>
+          <t>The New 그랜저 하이브리드프리미엄</t>
+        </is>
+      </c>
+      <c r="D74" s="4" t="inlineStr">
+        <is>
+          <t>스마트센스,파노라마썬루프,파킹어시스트 등</t>
+        </is>
+      </c>
+      <c r="E74" s="3" t="inlineStr">
+        <is>
+          <t>신차</t>
+        </is>
+      </c>
+      <c r="F74" s="3" t="inlineStr">
+        <is>
+          <t>블랙</t>
+        </is>
+      </c>
+      <c r="G74" s="3" t="inlineStr">
+        <is>
+          <t>하이브리드</t>
+        </is>
+      </c>
+      <c r="H74" s="3" t="inlineStr">
+        <is>
+          <t>26년09월</t>
+        </is>
+      </c>
+      <c r="I74" s="3" t="inlineStr">
+        <is>
+          <t>3KM</t>
+        </is>
+      </c>
       <c r="J74" s="3" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
       <c r="K74" s="3" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L74" s="3" t="inlineStr">
         <is>
-          <t>790,000</t>
+          <t>1,020,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="75">
       <c r="A75" s="3"/>
       <c r="B75" s="4"/>
       <c r="C75" s="4"/>
       <c r="D75" s="4"/>
       <c r="E75" s="3"/>
       <c r="F75" s="3"/>
       <c r="G75" s="3"/>
       <c r="H75" s="3"/>
       <c r="I75" s="3"/>
       <c r="J75" s="3" t="inlineStr">
         <is>
           <t>60</t>
         </is>
       </c>
       <c r="K75" s="3" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L75" s="3" t="inlineStr">
         <is>
-          <t>760,000</t>
+          <t>980,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="76">
       <c r="A76" s="3" t="inlineStr">
         <is>
-          <t>JET</t>
+          <t>TABO</t>
         </is>
       </c>
       <c r="B76" s="4" t="inlineStr">
         <is>
-          <t>198허2469</t>
+          <t>154호3748</t>
         </is>
       </c>
       <c r="C76" s="4" t="inlineStr">
         <is>
-          <t>K8 1.6 하이브리드 노블레스  </t>
+          <t>The New 그랜저 하이브리드프리미엄</t>
         </is>
       </c>
       <c r="D76" s="4" t="inlineStr">
         <is>
-          <t>스타일, 드라이브와이즈</t>
+          <t>스마트센스,파노라마썬루프,파킹어시스트 등</t>
         </is>
       </c>
       <c r="E76" s="3" t="inlineStr">
         <is>
-          <t>중고차</t>
+          <t>신차</t>
         </is>
       </c>
       <c r="F76" s="3" t="inlineStr">
         <is>
-          <t>남색</t>
+          <t>화이트</t>
         </is>
       </c>
       <c r="G76" s="3" t="inlineStr">
         <is>
           <t>하이브리드</t>
         </is>
       </c>
       <c r="H76" s="3" t="inlineStr">
         <is>
-          <t>23년03월</t>
+          <t>26년09월</t>
         </is>
       </c>
       <c r="I76" s="3" t="inlineStr">
         <is>
-          <t>113,073KM</t>
+          <t>3KM</t>
         </is>
       </c>
       <c r="J76" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K76" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L76" s="3" t="inlineStr">
         <is>
-          <t>720,000</t>
+          <t>1,020,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="77">
       <c r="A77" s="3"/>
       <c r="B77" s="4"/>
       <c r="C77" s="4"/>
       <c r="D77" s="4"/>
       <c r="E77" s="3"/>
       <c r="F77" s="3"/>
       <c r="G77" s="3"/>
       <c r="H77" s="3"/>
       <c r="I77" s="3"/>
       <c r="J77" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K77" s="3" t="inlineStr">
         <is>
+          <t>200</t>
+        </is>
+      </c>
+      <c r="L77" s="3" t="inlineStr">
+        <is>
+          <t>980,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="78">
+      <c r="A78" s="3" t="inlineStr">
+        <is>
+          <t>ai</t>
+        </is>
+      </c>
+      <c r="B78" s="4" t="inlineStr">
+        <is>
+          <t>133하4173</t>
+        </is>
+      </c>
+      <c r="C78" s="4" t="inlineStr">
+        <is>
+          <t>그랑 콜레오스 하이브리드 1.5 HEV 에스카파드 루프
+박스</t>
+        </is>
+      </c>
+      <c r="D78" s="4"/>
+      <c r="E78" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F78" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G78" s="3" t="inlineStr">
+        <is>
+          <t>하이브리드</t>
+        </is>
+      </c>
+      <c r="H78" s="3" t="inlineStr">
+        <is>
+          <t>25년09월</t>
+        </is>
+      </c>
+      <c r="I78" s="3" t="inlineStr">
+        <is>
+          <t>11,724KM</t>
+        </is>
+      </c>
+      <c r="J78" s="3" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K78" s="3" t="inlineStr">
+        <is>
           <t>100</t>
         </is>
       </c>
-      <c r="L77" s="3" t="inlineStr">
-[...20 lines deleted...]
-      <c r="K78" s="3" t="inlineStr">
+      <c r="L78" s="3" t="inlineStr">
+        <is>
+          <t>780,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="79">
+      <c r="A79" s="3"/>
+      <c r="B79" s="4"/>
+      <c r="C79" s="4"/>
+      <c r="D79" s="4"/>
+      <c r="E79" s="3"/>
+      <c r="F79" s="3"/>
+      <c r="G79" s="3"/>
+      <c r="H79" s="3"/>
+      <c r="I79" s="3"/>
+      <c r="J79" s="3" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K79" s="3" t="inlineStr">
         <is>
           <t>100</t>
         </is>
       </c>
-      <c r="L78" s="3" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A79" s="3" t="inlineStr">
+      <c r="L79" s="3" t="inlineStr">
+        <is>
+          <t>750,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="80">
+      <c r="A80" s="3" t="inlineStr">
         <is>
           <t>JET</t>
         </is>
       </c>
-      <c r="B79" s="4" t="inlineStr">
-[...15 lines deleted...]
-      <c r="E79" s="3" t="inlineStr">
+      <c r="B80" s="4" t="inlineStr">
+        <is>
+          <t>116호7598</t>
+        </is>
+      </c>
+      <c r="C80" s="4" t="inlineStr">
+        <is>
+          <t>쏘렌토 HEV 1.6 프레스티지 (올리브브라운시트)</t>
+        </is>
+      </c>
+      <c r="D80" s="4"/>
+      <c r="E80" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
-      <c r="F79" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G79" s="3" t="inlineStr">
+      <c r="F80" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G80" s="3" t="inlineStr">
         <is>
           <t>하이브리드</t>
         </is>
       </c>
-      <c r="H79" s="3" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J79" s="3" t="inlineStr">
+      <c r="H80" s="3" t="inlineStr">
+        <is>
+          <t>26년04월</t>
+        </is>
+      </c>
+      <c r="I80" s="3" t="inlineStr">
+        <is>
+          <t>7,534KM</t>
+        </is>
+      </c>
+      <c r="J80" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
-      <c r="K79" s="3" t="inlineStr">
-[...24 lines deleted...]
-      </c>
       <c r="K80" s="3" t="inlineStr">
         <is>
-          <t>80</t>
+          <t>120</t>
         </is>
       </c>
       <c r="L80" s="3" t="inlineStr">
         <is>
-          <t>790,000</t>
+          <t>950,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="81">
       <c r="A81" s="3"/>
       <c r="B81" s="4"/>
       <c r="C81" s="4"/>
       <c r="D81" s="4"/>
       <c r="E81" s="3"/>
       <c r="F81" s="3"/>
       <c r="G81" s="3"/>
       <c r="H81" s="3"/>
       <c r="I81" s="3"/>
       <c r="J81" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K81" s="3" t="inlineStr">
         <is>
-          <t>80</t>
+          <t>120</t>
         </is>
       </c>
       <c r="L81" s="3" t="inlineStr">
         <is>
-          <t>770,000</t>
+          <t>920,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="82">
       <c r="A82" s="3"/>
       <c r="B82" s="4"/>
       <c r="C82" s="4"/>
       <c r="D82" s="4"/>
       <c r="E82" s="3"/>
       <c r="F82" s="3"/>
       <c r="G82" s="3"/>
       <c r="H82" s="3"/>
       <c r="I82" s="3"/>
       <c r="J82" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K82" s="3" t="inlineStr">
         <is>
-          <t>80</t>
+          <t>120</t>
         </is>
       </c>
       <c r="L82" s="3" t="inlineStr">
         <is>
-          <t>750,000</t>
+          <t>890,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="83">
       <c r="A83" s="3"/>
       <c r="B83" s="4"/>
       <c r="C83" s="4"/>
       <c r="D83" s="4"/>
       <c r="E83" s="3"/>
       <c r="F83" s="3"/>
       <c r="G83" s="3"/>
       <c r="H83" s="3"/>
       <c r="I83" s="3"/>
       <c r="J83" s="3" t="inlineStr">
         <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K83" s="3" t="inlineStr">
+        <is>
+          <t>120</t>
+        </is>
+      </c>
+      <c r="L83" s="3" t="inlineStr">
+        <is>
+          <t>860,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="84">
+      <c r="A84" s="3"/>
+      <c r="B84" s="4"/>
+      <c r="C84" s="4"/>
+      <c r="D84" s="4"/>
+      <c r="E84" s="3"/>
+      <c r="F84" s="3"/>
+      <c r="G84" s="3"/>
+      <c r="H84" s="3"/>
+      <c r="I84" s="3"/>
+      <c r="J84" s="3" t="inlineStr">
+        <is>
           <t>60</t>
         </is>
       </c>
-      <c r="K83" s="3" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A84" s="3" t="inlineStr">
+      <c r="K84" s="3" t="inlineStr">
+        <is>
+          <t>120</t>
+        </is>
+      </c>
+      <c r="L84" s="3" t="inlineStr">
+        <is>
+          <t>830,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="85">
+      <c r="A85" s="3" t="inlineStr">
         <is>
           <t>JET</t>
         </is>
       </c>
-      <c r="B84" s="4" t="inlineStr">
-[...14 lines deleted...]
-      <c r="E84" s="3" t="inlineStr">
+      <c r="B85" s="4" t="inlineStr">
+        <is>
+          <t>116허7900</t>
+        </is>
+      </c>
+      <c r="C85" s="4" t="inlineStr">
+        <is>
+          <t>쏘렌토 HEV 1.6 프레스티지 (올리브브라운시트)</t>
+        </is>
+      </c>
+      <c r="D85" s="4" t="inlineStr">
+        <is>
+          <t>기본형</t>
+        </is>
+      </c>
+      <c r="E85" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
-      <c r="F84" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G84" s="3" t="inlineStr">
+      <c r="F85" s="3" t="inlineStr">
+        <is>
+          <t>검정</t>
+        </is>
+      </c>
+      <c r="G85" s="3" t="inlineStr">
         <is>
           <t>하이브리드</t>
         </is>
       </c>
-      <c r="H84" s="3" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J84" s="3" t="inlineStr">
+      <c r="H85" s="3" t="inlineStr">
+        <is>
+          <t>24년10월</t>
+        </is>
+      </c>
+      <c r="I85" s="3" t="inlineStr">
+        <is>
+          <t>47,088KM</t>
+        </is>
+      </c>
+      <c r="J85" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
-      <c r="K84" s="3" t="inlineStr">
-[...24 lines deleted...]
-      </c>
       <c r="K85" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L85" s="3" t="inlineStr">
         <is>
-          <t>950,000</t>
+          <t>870,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="86">
       <c r="A86" s="3"/>
       <c r="B86" s="4"/>
       <c r="C86" s="4"/>
       <c r="D86" s="4"/>
       <c r="E86" s="3"/>
       <c r="F86" s="3"/>
       <c r="G86" s="3"/>
       <c r="H86" s="3"/>
       <c r="I86" s="3"/>
       <c r="J86" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K86" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L86" s="3" t="inlineStr">
         <is>
-          <t>920,000</t>
+          <t>840,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="87">
       <c r="A87" s="3"/>
       <c r="B87" s="4"/>
       <c r="C87" s="4"/>
       <c r="D87" s="4"/>
       <c r="E87" s="3"/>
       <c r="F87" s="3"/>
       <c r="G87" s="3"/>
       <c r="H87" s="3"/>
       <c r="I87" s="3"/>
       <c r="J87" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K87" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L87" s="3" t="inlineStr">
         <is>
-          <t>890,000</t>
+          <t>810,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="88">
       <c r="A88" s="3"/>
       <c r="B88" s="4"/>
       <c r="C88" s="4"/>
       <c r="D88" s="4"/>
       <c r="E88" s="3"/>
       <c r="F88" s="3"/>
       <c r="G88" s="3"/>
       <c r="H88" s="3"/>
       <c r="I88" s="3"/>
       <c r="J88" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K88" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L88" s="3" t="inlineStr">
         <is>
-          <t>860,000</t>
+          <t>780,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="89">
       <c r="A89" s="3" t="inlineStr">
         <is>
           <t>JET</t>
         </is>
       </c>
       <c r="B89" s="4" t="inlineStr">
         <is>
-          <t>116호6083</t>
+          <t>116허7569</t>
         </is>
       </c>
       <c r="C89" s="4" t="inlineStr">
         <is>
-          <t>쏘렌토 1.6 하이브리드 프레스티지 </t>
+          <t>쏘렌토 HEV 1.6 프레스티지 (올리브브라운시트)</t>
         </is>
       </c>
       <c r="D89" s="4"/>
       <c r="E89" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
       <c r="F89" s="3" t="inlineStr">
         <is>
-          <t>미색</t>
+          <t>흰색</t>
         </is>
       </c>
       <c r="G89" s="3" t="inlineStr">
         <is>
           <t>하이브리드</t>
         </is>
       </c>
       <c r="H89" s="3" t="inlineStr">
         <is>
-          <t>24년12월</t>
+          <t>24년01월</t>
         </is>
       </c>
       <c r="I89" s="3" t="inlineStr">
         <is>
-          <t>51,114KM</t>
+          <t>116,031KM</t>
         </is>
       </c>
       <c r="J89" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="K89" s="3" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L89" s="3" t="inlineStr">
         <is>
-          <t>870,000</t>
+          <t>790,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="90">
       <c r="A90" s="3"/>
       <c r="B90" s="4"/>
       <c r="C90" s="4"/>
       <c r="D90" s="4"/>
       <c r="E90" s="3"/>
       <c r="F90" s="3"/>
       <c r="G90" s="3"/>
       <c r="H90" s="3"/>
       <c r="I90" s="3"/>
       <c r="J90" s="3" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="K90" s="3" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L90" s="3" t="inlineStr">
         <is>
-          <t>840,000</t>
+          <t>760,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="91">
       <c r="A91" s="3"/>
       <c r="B91" s="4"/>
       <c r="C91" s="4"/>
       <c r="D91" s="4"/>
       <c r="E91" s="3"/>
       <c r="F91" s="3"/>
       <c r="G91" s="3"/>
       <c r="H91" s="3"/>
       <c r="I91" s="3"/>
       <c r="J91" s="3" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="K91" s="3" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L91" s="3" t="inlineStr">
         <is>
-          <t>810,000</t>
+          <t>730,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="92">
       <c r="A92" s="3"/>
       <c r="B92" s="4"/>
       <c r="C92" s="4"/>
       <c r="D92" s="4"/>
       <c r="E92" s="3"/>
       <c r="F92" s="3"/>
       <c r="G92" s="3"/>
       <c r="H92" s="3"/>
       <c r="I92" s="3"/>
       <c r="J92" s="3" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
       <c r="K92" s="3" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L92" s="3" t="inlineStr">
         <is>
-          <t>780,000</t>
+          <t>700,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="93">
       <c r="A93" s="3" t="inlineStr">
         <is>
-          <t>MY</t>
+          <t>JET</t>
         </is>
       </c>
       <c r="B93" s="4" t="inlineStr">
         <is>
-          <t>160허7672</t>
+          <t>116허7709</t>
         </is>
       </c>
       <c r="C93" s="4" t="inlineStr">
         <is>
-          <t>아반떼 하이브리드(CN7) 모던</t>
+          <t>카니발 HEV 1.6 9인승 프레스티지</t>
         </is>
       </c>
       <c r="D93" s="4" t="inlineStr">
         <is>
-          <t>하이패스시스템(ECM룸미러), 인포테인먼트내비
-Ⅱ</t>
+          <t>컨비니언스</t>
         </is>
       </c>
       <c r="E93" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
       <c r="F93" s="3" t="inlineStr">
         <is>
-          <t>회색</t>
+          <t>흰색</t>
         </is>
       </c>
       <c r="G93" s="3" t="inlineStr">
         <is>
           <t>하이브리드</t>
         </is>
       </c>
       <c r="H93" s="3" t="inlineStr">
         <is>
-          <t>21년06월</t>
+          <t>24년07월</t>
         </is>
       </c>
       <c r="I93" s="3" t="inlineStr">
         <is>
-          <t>89,700KM</t>
+          <t>61,821KM</t>
         </is>
       </c>
       <c r="J93" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="K93" s="3" t="inlineStr">
         <is>
-          <t>80</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L93" s="3" t="inlineStr">
         <is>
-          <t>550,000</t>
+          <t>920,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="94">
       <c r="A94" s="3"/>
       <c r="B94" s="4"/>
       <c r="C94" s="4"/>
       <c r="D94" s="4"/>
       <c r="E94" s="3"/>
       <c r="F94" s="3"/>
       <c r="G94" s="3"/>
       <c r="H94" s="3"/>
       <c r="I94" s="3"/>
       <c r="J94" s="3" t="inlineStr">
         <is>
-          <t>22</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K94" s="3" t="inlineStr">
         <is>
-          <t>80</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L94" s="3" t="inlineStr">
         <is>
-          <t>500,000</t>
+          <t>890,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="95">
-      <c r="A95" s="3" t="inlineStr">
-[...46 lines deleted...]
-      </c>
+      <c r="A95" s="3"/>
+      <c r="B95" s="4"/>
+      <c r="C95" s="4"/>
+      <c r="D95" s="4"/>
+      <c r="E95" s="3"/>
+      <c r="F95" s="3"/>
+      <c r="G95" s="3"/>
+      <c r="H95" s="3"/>
+      <c r="I95" s="3"/>
       <c r="J95" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K95" s="3" t="inlineStr">
         <is>
-          <t>300</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L95" s="3" t="inlineStr">
         <is>
-          <t>1,300,000</t>
+          <t>860,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="96">
       <c r="A96" s="3"/>
       <c r="B96" s="4"/>
       <c r="C96" s="4"/>
       <c r="D96" s="4"/>
       <c r="E96" s="3"/>
       <c r="F96" s="3"/>
       <c r="G96" s="3"/>
       <c r="H96" s="3"/>
       <c r="I96" s="3"/>
       <c r="J96" s="3" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
       <c r="K96" s="3" t="inlineStr">
         <is>
-          <t>300</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L96" s="3" t="inlineStr">
         <is>
-          <t>1,350,000</t>
+          <t>830,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="97">
       <c r="A97" s="3"/>
       <c r="B97" s="4"/>
       <c r="C97" s="4"/>
       <c r="D97" s="4"/>
       <c r="E97" s="3"/>
       <c r="F97" s="3"/>
       <c r="G97" s="3"/>
       <c r="H97" s="3"/>
       <c r="I97" s="3"/>
       <c r="J97" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>56</t>
         </is>
       </c>
       <c r="K97" s="3" t="inlineStr">
         <is>
-          <t>300</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L97" s="3" t="inlineStr">
         <is>
-          <t>1,400,000</t>
+          <t>800,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="98">
-      <c r="A98" s="3"/>
-[...7 lines deleted...]
-      <c r="I98" s="3"/>
+      <c r="A98" s="3" t="inlineStr">
+        <is>
+          <t>MY</t>
+        </is>
+      </c>
+      <c r="B98" s="4" t="inlineStr">
+        <is>
+          <t>175하4662</t>
+        </is>
+      </c>
+      <c r="C98" s="4" t="inlineStr">
+        <is>
+          <t>디 올뉴니로 HEV 프레스티지</t>
+        </is>
+      </c>
+      <c r="D98" s="4" t="inlineStr">
+        <is>
+          <t>드라이브와이즈, 하이테크, 내비게이션</t>
+        </is>
+      </c>
+      <c r="E98" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F98" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G98" s="3" t="inlineStr">
+        <is>
+          <t>하이브리드</t>
+        </is>
+      </c>
+      <c r="H98" s="3" t="inlineStr">
+        <is>
+          <t>23년05월</t>
+        </is>
+      </c>
+      <c r="I98" s="3" t="inlineStr">
+        <is>
+          <t>50,100KM</t>
+        </is>
+      </c>
       <c r="J98" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K98" s="3" t="inlineStr">
         <is>
-          <t>300</t>
+          <t>80</t>
         </is>
       </c>
       <c r="L98" s="3" t="inlineStr">
         <is>
-          <t>14,500,000</t>
+          <t>630,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="99">
       <c r="A99" s="3"/>
       <c r="B99" s="4"/>
       <c r="C99" s="4"/>
       <c r="D99" s="4"/>
       <c r="E99" s="3"/>
       <c r="F99" s="3"/>
       <c r="G99" s="3"/>
       <c r="H99" s="3"/>
       <c r="I99" s="3"/>
       <c r="J99" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K99" s="3" t="inlineStr">
         <is>
-          <t>300</t>
+          <t>80</t>
         </is>
       </c>
       <c r="L99" s="3" t="inlineStr">
         <is>
-          <t>1,500,000</t>
+          <t>590,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="100">
-      <c r="A100" s="3" t="inlineStr">
-[...44 lines deleted...]
-      </c>
+      <c r="A100" s="3"/>
+      <c r="B100" s="4"/>
+      <c r="C100" s="4"/>
+      <c r="D100" s="4"/>
+      <c r="E100" s="3"/>
+      <c r="F100" s="3"/>
+      <c r="G100" s="3"/>
+      <c r="H100" s="3"/>
+      <c r="I100" s="3"/>
       <c r="J100" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K100" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>80</t>
         </is>
       </c>
       <c r="L100" s="3" t="inlineStr">
         <is>
-          <t>850,000</t>
+          <t>550,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="101">
       <c r="A101" s="3"/>
       <c r="B101" s="4"/>
       <c r="C101" s="4"/>
       <c r="D101" s="4"/>
       <c r="E101" s="3"/>
       <c r="F101" s="3"/>
       <c r="G101" s="3"/>
       <c r="H101" s="3"/>
       <c r="I101" s="3"/>
       <c r="J101" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>44</t>
         </is>
       </c>
       <c r="K101" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>80</t>
         </is>
       </c>
       <c r="L101" s="3" t="inlineStr">
         <is>
-          <t>900,000</t>
+          <t>520,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="102">
-      <c r="A102" s="3"/>
-[...7 lines deleted...]
-      <c r="I102" s="3"/>
+      <c r="A102" s="3" t="inlineStr">
+        <is>
+          <t>MY</t>
+        </is>
+      </c>
+      <c r="B102" s="4" t="inlineStr">
+        <is>
+          <t>193허8164</t>
+        </is>
+      </c>
+      <c r="C102" s="4" t="inlineStr">
+        <is>
+          <t>K5 HEV 2.0 노블레스</t>
+        </is>
+      </c>
+      <c r="D102" s="4" t="inlineStr">
+        <is>
+          <t>컴포트,드라이브와이즈,스마트커넥트,내비게이션</t>
+        </is>
+      </c>
+      <c r="E102" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F102" s="3" t="inlineStr">
+        <is>
+          <t>블랙</t>
+        </is>
+      </c>
+      <c r="G102" s="3" t="inlineStr">
+        <is>
+          <t>하이브리드</t>
+        </is>
+      </c>
+      <c r="H102" s="3" t="inlineStr">
+        <is>
+          <t>22년09월</t>
+        </is>
+      </c>
+      <c r="I102" s="3" t="inlineStr">
+        <is>
+          <t>82,600KM</t>
+        </is>
+      </c>
       <c r="J102" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K102" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L102" s="3" t="inlineStr">
         <is>
-          <t>950,000</t>
+          <t>680,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="103">
       <c r="A103" s="3"/>
       <c r="B103" s="4"/>
       <c r="C103" s="4"/>
       <c r="D103" s="4"/>
       <c r="E103" s="3"/>
       <c r="F103" s="3"/>
       <c r="G103" s="3"/>
       <c r="H103" s="3"/>
       <c r="I103" s="3"/>
       <c r="J103" s="3" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="K103" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L103" s="3" t="inlineStr">
         <is>
-          <t>1,000,000</t>
+          <t>620,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="104">
       <c r="A104" s="3"/>
       <c r="B104" s="4"/>
       <c r="C104" s="4"/>
       <c r="D104" s="4"/>
       <c r="E104" s="3"/>
       <c r="F104" s="3"/>
       <c r="G104" s="3"/>
       <c r="H104" s="3"/>
       <c r="I104" s="3"/>
       <c r="J104" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K104" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L104" s="3" t="inlineStr">
         <is>
-          <t>1,050,000</t>
+          <t>580,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="105">
       <c r="A105" s="3" t="inlineStr">
         <is>
-          <t>SW</t>
+          <t>MY</t>
         </is>
       </c>
       <c r="B105" s="4" t="inlineStr">
         <is>
-          <t>148호6534</t>
+          <t>153하7931</t>
         </is>
       </c>
       <c r="C105" s="4" t="inlineStr">
         <is>
-          <t>아반떼 하이브리드(CN7) 스마트</t>
-[...2 lines deleted...]
-      <c r="D105" s="4"/>
+          <t>더 뉴그랜저IG 하이브리드 캘리그래피</t>
+        </is>
+      </c>
+      <c r="D105" s="4" t="inlineStr">
+        <is>
+          <t>헤드업디스플레이</t>
+        </is>
+      </c>
       <c r="E105" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
       <c r="F105" s="3" t="inlineStr">
         <is>
-          <t>사이버그레이</t>
+          <t>블랙</t>
         </is>
       </c>
       <c r="G105" s="3" t="inlineStr">
         <is>
           <t>하이브리드</t>
         </is>
       </c>
       <c r="H105" s="3" t="inlineStr">
         <is>
-          <t>21년06월</t>
+          <t>20년10월</t>
         </is>
       </c>
       <c r="I105" s="3" t="inlineStr">
         <is>
-          <t>119,580KM</t>
+          <t>114,550KM</t>
         </is>
       </c>
       <c r="J105" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="K105" s="3" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L105" s="3" t="inlineStr">
         <is>
-          <t>530,000</t>
+          <t>720,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="106">
       <c r="A106" s="3"/>
       <c r="B106" s="4"/>
       <c r="C106" s="4"/>
       <c r="D106" s="4"/>
       <c r="E106" s="3"/>
       <c r="F106" s="3"/>
       <c r="G106" s="3"/>
       <c r="H106" s="3"/>
       <c r="I106" s="3"/>
       <c r="J106" s="3" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="K106" s="3" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L106" s="3" t="inlineStr">
         <is>
-          <t>500,000</t>
+          <t>670,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="107">
-      <c r="A107" s="3" t="inlineStr">
-[...43 lines deleted...]
-      </c>
+      <c r="A107" s="3"/>
+      <c r="B107" s="4"/>
+      <c r="C107" s="4"/>
+      <c r="D107" s="4"/>
+      <c r="E107" s="3"/>
+      <c r="F107" s="3"/>
+      <c r="G107" s="3"/>
+      <c r="H107" s="3"/>
+      <c r="I107" s="3"/>
       <c r="J107" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K107" s="3" t="inlineStr">
         <is>
           <t>100</t>
         </is>
       </c>
       <c r="L107" s="3" t="inlineStr">
         <is>
-          <t>650,000</t>
+          <t>620,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="108">
       <c r="A108" s="3"/>
       <c r="B108" s="4"/>
       <c r="C108" s="4"/>
       <c r="D108" s="4"/>
       <c r="E108" s="3"/>
       <c r="F108" s="3"/>
       <c r="G108" s="3"/>
       <c r="H108" s="3"/>
       <c r="I108" s="3"/>
       <c r="J108" s="3" t="inlineStr">
         <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K108" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L108" s="3" t="inlineStr">
+        <is>
+          <t>570,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="109">
+      <c r="A109" s="3" t="inlineStr">
+        <is>
+          <t>SKY</t>
+        </is>
+      </c>
+      <c r="B109" s="4" t="inlineStr">
+        <is>
+          <t>142호8404</t>
+        </is>
+      </c>
+      <c r="C109" s="4" t="inlineStr">
+        <is>
+          <t>더 뉴쏘렌토 하이브리드(MQ4) HEV 1.6 4WD 
+6인승 시그니처 그래비티</t>
+        </is>
+      </c>
+      <c r="D109" s="4"/>
+      <c r="E109" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F109" s="3" t="inlineStr">
+        <is>
+          <t>미색</t>
+        </is>
+      </c>
+      <c r="G109" s="3" t="inlineStr">
+        <is>
+          <t>하이브리드</t>
+        </is>
+      </c>
+      <c r="H109" s="3" t="inlineStr">
+        <is>
+          <t>25년06월</t>
+        </is>
+      </c>
+      <c r="I109" s="3" t="inlineStr">
+        <is>
+          <t>32,500KM</t>
+        </is>
+      </c>
+      <c r="J109" s="3" t="inlineStr">
+        <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="K109" s="3" t="inlineStr">
+        <is>
+          <t>200</t>
+        </is>
+      </c>
+      <c r="L109" s="3" t="inlineStr">
+        <is>
+          <t>1,000,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="110">
+      <c r="A110" s="3"/>
+      <c r="B110" s="4"/>
+      <c r="C110" s="4"/>
+      <c r="D110" s="4"/>
+      <c r="E110" s="3"/>
+      <c r="F110" s="3"/>
+      <c r="G110" s="3"/>
+      <c r="H110" s="3"/>
+      <c r="I110" s="3"/>
+      <c r="J110" s="3" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K110" s="3" t="inlineStr">
+        <is>
+          <t>200</t>
+        </is>
+      </c>
+      <c r="L110" s="3" t="inlineStr">
+        <is>
+          <t>1,050,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="111">
+      <c r="A111" s="3"/>
+      <c r="B111" s="4"/>
+      <c r="C111" s="4"/>
+      <c r="D111" s="4"/>
+      <c r="E111" s="3"/>
+      <c r="F111" s="3"/>
+      <c r="G111" s="3"/>
+      <c r="H111" s="3"/>
+      <c r="I111" s="3"/>
+      <c r="J111" s="3" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K111" s="3" t="inlineStr">
+        <is>
+          <t>200</t>
+        </is>
+      </c>
+      <c r="L111" s="3" t="inlineStr">
+        <is>
+          <t>1,100,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="112">
+      <c r="A112" s="3"/>
+      <c r="B112" s="4"/>
+      <c r="C112" s="4"/>
+      <c r="D112" s="4"/>
+      <c r="E112" s="3"/>
+      <c r="F112" s="3"/>
+      <c r="G112" s="3"/>
+      <c r="H112" s="3"/>
+      <c r="I112" s="3"/>
+      <c r="J112" s="3" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K112" s="3" t="inlineStr">
+        <is>
+          <t>200</t>
+        </is>
+      </c>
+      <c r="L112" s="3" t="inlineStr">
+        <is>
+          <t>1,150,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="113">
+      <c r="A113" s="3"/>
+      <c r="B113" s="4"/>
+      <c r="C113" s="4"/>
+      <c r="D113" s="4"/>
+      <c r="E113" s="3"/>
+      <c r="F113" s="3"/>
+      <c r="G113" s="3"/>
+      <c r="H113" s="3"/>
+      <c r="I113" s="3"/>
+      <c r="J113" s="3" t="inlineStr">
+        <is>
           <t>12</t>
         </is>
       </c>
-      <c r="K108" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L108" s="3" t="inlineStr">
+      <c r="K113" s="3" t="inlineStr">
+        <is>
+          <t>200</t>
+        </is>
+      </c>
+      <c r="L113" s="3" t="inlineStr">
+        <is>
+          <t>1,200,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="114">
+      <c r="A114" s="3" t="inlineStr">
+        <is>
+          <t>SKY</t>
+        </is>
+      </c>
+      <c r="B114" s="4" t="inlineStr">
+        <is>
+          <t>125하4709</t>
+        </is>
+      </c>
+      <c r="C114" s="4" t="inlineStr">
+        <is>
+          <t>더 뉴아반떼 하이브리드(CN7) 인스퍼레이션</t>
+        </is>
+      </c>
+      <c r="D114" s="4"/>
+      <c r="E114" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F114" s="3" t="inlineStr">
+        <is>
+          <t>회색</t>
+        </is>
+      </c>
+      <c r="G114" s="3" t="inlineStr">
+        <is>
+          <t>하이브리드</t>
+        </is>
+      </c>
+      <c r="H114" s="3" t="inlineStr">
+        <is>
+          <t>25년12월</t>
+        </is>
+      </c>
+      <c r="I114" s="3" t="inlineStr">
+        <is>
+          <t>11,800KM</t>
+        </is>
+      </c>
+      <c r="J114" s="3" t="inlineStr">
+        <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="K114" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L114" s="3" t="inlineStr">
+        <is>
+          <t>650,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="115">
+      <c r="A115" s="3"/>
+      <c r="B115" s="4"/>
+      <c r="C115" s="4"/>
+      <c r="D115" s="4"/>
+      <c r="E115" s="3"/>
+      <c r="F115" s="3"/>
+      <c r="G115" s="3"/>
+      <c r="H115" s="3"/>
+      <c r="I115" s="3"/>
+      <c r="J115" s="3" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K115" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L115" s="3" t="inlineStr">
         <is>
           <t>680,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="116">
+      <c r="A116" s="3"/>
+      <c r="B116" s="4"/>
+      <c r="C116" s="4"/>
+      <c r="D116" s="4"/>
+      <c r="E116" s="3"/>
+      <c r="F116" s="3"/>
+      <c r="G116" s="3"/>
+      <c r="H116" s="3"/>
+      <c r="I116" s="3"/>
+      <c r="J116" s="3" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K116" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L116" s="3" t="inlineStr">
+        <is>
+          <t>710,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="117">
+      <c r="A117" s="3"/>
+      <c r="B117" s="4"/>
+      <c r="C117" s="4"/>
+      <c r="D117" s="4"/>
+      <c r="E117" s="3"/>
+      <c r="F117" s="3"/>
+      <c r="G117" s="3"/>
+      <c r="H117" s="3"/>
+      <c r="I117" s="3"/>
+      <c r="J117" s="3" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K117" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L117" s="3" t="inlineStr">
+        <is>
+          <t>740,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="118">
+      <c r="A118" s="3"/>
+      <c r="B118" s="4"/>
+      <c r="C118" s="4"/>
+      <c r="D118" s="4"/>
+      <c r="E118" s="3"/>
+      <c r="F118" s="3"/>
+      <c r="G118" s="3"/>
+      <c r="H118" s="3"/>
+      <c r="I118" s="3"/>
+      <c r="J118" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K118" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L118" s="3" t="inlineStr">
+        <is>
+          <t>770,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="119">
+      <c r="A119" s="3" t="inlineStr">
+        <is>
+          <t>V</t>
+        </is>
+      </c>
+      <c r="B119" s="4" t="inlineStr">
+        <is>
+          <t>125호9013</t>
+        </is>
+      </c>
+      <c r="C119" s="4" t="inlineStr">
+        <is>
+          <t>싼타페 하이브리드 1.6 프레스티지 하이브리드 2WD</t>
+        </is>
+      </c>
+      <c r="D119" s="4" t="inlineStr">
+        <is>
+          <t>파킹 어시스트 플러스 I, 스마트 센스</t>
+        </is>
+      </c>
+      <c r="E119" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F119" s="3" t="inlineStr">
+        <is>
+          <t>화이트</t>
+        </is>
+      </c>
+      <c r="G119" s="3" t="inlineStr">
+        <is>
+          <t>하이브리드</t>
+        </is>
+      </c>
+      <c r="H119" s="3" t="inlineStr">
+        <is>
+          <t>23년01월</t>
+        </is>
+      </c>
+      <c r="I119" s="3" t="inlineStr">
+        <is>
+          <t>41,000KM</t>
+        </is>
+      </c>
+      <c r="J119" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K119" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L119" s="3" t="inlineStr">
+        <is>
+          <t>1,170,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="120">
+      <c r="A120" s="3"/>
+      <c r="B120" s="4"/>
+      <c r="C120" s="4"/>
+      <c r="D120" s="4"/>
+      <c r="E120" s="3"/>
+      <c r="F120" s="3"/>
+      <c r="G120" s="3"/>
+      <c r="H120" s="3"/>
+      <c r="I120" s="3"/>
+      <c r="J120" s="3" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K120" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L120" s="3" t="inlineStr">
+        <is>
+          <t>1,110,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="121">
+      <c r="A121" s="3"/>
+      <c r="B121" s="4"/>
+      <c r="C121" s="4"/>
+      <c r="D121" s="4"/>
+      <c r="E121" s="3"/>
+      <c r="F121" s="3"/>
+      <c r="G121" s="3"/>
+      <c r="H121" s="3"/>
+      <c r="I121" s="3"/>
+      <c r="J121" s="3" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K121" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L121" s="3" t="inlineStr">
+        <is>
+          <t>1,000,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="122">
+      <c r="A122" s="3"/>
+      <c r="B122" s="4"/>
+      <c r="C122" s="4"/>
+      <c r="D122" s="4"/>
+      <c r="E122" s="3"/>
+      <c r="F122" s="3"/>
+      <c r="G122" s="3"/>
+      <c r="H122" s="3"/>
+      <c r="I122" s="3"/>
+      <c r="J122" s="3" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K122" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L122" s="3" t="inlineStr">
+        <is>
+          <t>900,000</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="A2:A4"/>
-[...205 lines deleted...]
-    <mergeCell ref="I84:I88"/>
+    <mergeCell ref="A2:A3"/>
+    <mergeCell ref="B2:B3"/>
+    <mergeCell ref="C2:C3"/>
+    <mergeCell ref="D2:D3"/>
+    <mergeCell ref="E2:E3"/>
+    <mergeCell ref="F2:F3"/>
+    <mergeCell ref="G2:G3"/>
+    <mergeCell ref="H2:H3"/>
+    <mergeCell ref="I2:I3"/>
+    <mergeCell ref="A4:A6"/>
+    <mergeCell ref="B4:B6"/>
+    <mergeCell ref="C4:C6"/>
+    <mergeCell ref="D4:D6"/>
+    <mergeCell ref="E4:E6"/>
+    <mergeCell ref="F4:F6"/>
+    <mergeCell ref="G4:G6"/>
+    <mergeCell ref="H4:H6"/>
+    <mergeCell ref="I4:I6"/>
+    <mergeCell ref="A7:A8"/>
+    <mergeCell ref="B7:B8"/>
+    <mergeCell ref="C7:C8"/>
+    <mergeCell ref="D7:D8"/>
+    <mergeCell ref="E7:E8"/>
+    <mergeCell ref="F7:F8"/>
+    <mergeCell ref="G7:G8"/>
+    <mergeCell ref="H7:H8"/>
+    <mergeCell ref="I7:I8"/>
+    <mergeCell ref="A9:A13"/>
+    <mergeCell ref="B9:B13"/>
+    <mergeCell ref="C9:C13"/>
+    <mergeCell ref="D9:D13"/>
+    <mergeCell ref="E9:E13"/>
+    <mergeCell ref="F9:F13"/>
+    <mergeCell ref="G9:G13"/>
+    <mergeCell ref="H9:H13"/>
+    <mergeCell ref="I9:I13"/>
+    <mergeCell ref="A14:A16"/>
+    <mergeCell ref="B14:B16"/>
+    <mergeCell ref="C14:C16"/>
+    <mergeCell ref="D14:D16"/>
+    <mergeCell ref="E14:E16"/>
+    <mergeCell ref="F14:F16"/>
+    <mergeCell ref="G14:G16"/>
+    <mergeCell ref="H14:H16"/>
+    <mergeCell ref="I14:I16"/>
+    <mergeCell ref="A17:A19"/>
+    <mergeCell ref="B17:B19"/>
+    <mergeCell ref="C17:C19"/>
+    <mergeCell ref="D17:D19"/>
+    <mergeCell ref="E17:E19"/>
+    <mergeCell ref="F17:F19"/>
+    <mergeCell ref="G17:G19"/>
+    <mergeCell ref="H17:H19"/>
+    <mergeCell ref="I17:I19"/>
+    <mergeCell ref="A20:A22"/>
+    <mergeCell ref="B20:B22"/>
+    <mergeCell ref="C20:C22"/>
+    <mergeCell ref="D20:D22"/>
+    <mergeCell ref="E20:E22"/>
+    <mergeCell ref="F20:F22"/>
+    <mergeCell ref="G20:G22"/>
+    <mergeCell ref="H20:H22"/>
+    <mergeCell ref="I20:I22"/>
+    <mergeCell ref="A23:A27"/>
+    <mergeCell ref="B23:B27"/>
+    <mergeCell ref="C23:C27"/>
+    <mergeCell ref="D23:D27"/>
+    <mergeCell ref="E23:E27"/>
+    <mergeCell ref="F23:F27"/>
+    <mergeCell ref="G23:G27"/>
+    <mergeCell ref="H23:H27"/>
+    <mergeCell ref="I23:I27"/>
+    <mergeCell ref="A28:A32"/>
+    <mergeCell ref="B28:B32"/>
+    <mergeCell ref="C28:C32"/>
+    <mergeCell ref="D28:D32"/>
+    <mergeCell ref="E28:E32"/>
+    <mergeCell ref="F28:F32"/>
+    <mergeCell ref="G28:G32"/>
+    <mergeCell ref="H28:H32"/>
+    <mergeCell ref="I28:I32"/>
+    <mergeCell ref="A33:A37"/>
+    <mergeCell ref="B33:B37"/>
+    <mergeCell ref="C33:C37"/>
+    <mergeCell ref="D33:D37"/>
+    <mergeCell ref="E33:E37"/>
+    <mergeCell ref="F33:F37"/>
+    <mergeCell ref="G33:G37"/>
+    <mergeCell ref="H33:H37"/>
+    <mergeCell ref="I33:I37"/>
+    <mergeCell ref="A38:A42"/>
+    <mergeCell ref="B38:B42"/>
+    <mergeCell ref="C38:C42"/>
+    <mergeCell ref="D38:D42"/>
+    <mergeCell ref="E38:E42"/>
+    <mergeCell ref="F38:F42"/>
+    <mergeCell ref="G38:G42"/>
+    <mergeCell ref="H38:H42"/>
+    <mergeCell ref="I38:I42"/>
+    <mergeCell ref="A43:A47"/>
+    <mergeCell ref="B43:B47"/>
+    <mergeCell ref="C43:C47"/>
+    <mergeCell ref="D43:D47"/>
+    <mergeCell ref="E43:E47"/>
+    <mergeCell ref="F43:F47"/>
+    <mergeCell ref="G43:G47"/>
+    <mergeCell ref="H43:H47"/>
+    <mergeCell ref="I43:I47"/>
+    <mergeCell ref="A48:A52"/>
+    <mergeCell ref="B48:B52"/>
+    <mergeCell ref="C48:C52"/>
+    <mergeCell ref="D48:D52"/>
+    <mergeCell ref="E48:E52"/>
+    <mergeCell ref="F48:F52"/>
+    <mergeCell ref="G48:G52"/>
+    <mergeCell ref="H48:H52"/>
+    <mergeCell ref="I48:I52"/>
+    <mergeCell ref="A53:A57"/>
+    <mergeCell ref="B53:B57"/>
+    <mergeCell ref="C53:C57"/>
+    <mergeCell ref="D53:D57"/>
+    <mergeCell ref="E53:E57"/>
+    <mergeCell ref="F53:F57"/>
+    <mergeCell ref="G53:G57"/>
+    <mergeCell ref="H53:H57"/>
+    <mergeCell ref="I53:I57"/>
+    <mergeCell ref="A58:A62"/>
+    <mergeCell ref="B58:B62"/>
+    <mergeCell ref="C58:C62"/>
+    <mergeCell ref="D58:D62"/>
+    <mergeCell ref="E58:E62"/>
+    <mergeCell ref="F58:F62"/>
+    <mergeCell ref="G58:G62"/>
+    <mergeCell ref="H58:H62"/>
+    <mergeCell ref="I58:I62"/>
+    <mergeCell ref="A63:A67"/>
+    <mergeCell ref="B63:B67"/>
+    <mergeCell ref="C63:C67"/>
+    <mergeCell ref="D63:D67"/>
+    <mergeCell ref="E63:E67"/>
+    <mergeCell ref="F63:F67"/>
+    <mergeCell ref="G63:G67"/>
+    <mergeCell ref="H63:H67"/>
+    <mergeCell ref="I63:I67"/>
+    <mergeCell ref="A68:A69"/>
+    <mergeCell ref="B68:B69"/>
+    <mergeCell ref="C68:C69"/>
+    <mergeCell ref="D68:D69"/>
+    <mergeCell ref="E68:E69"/>
+    <mergeCell ref="F68:F69"/>
+    <mergeCell ref="G68:G69"/>
+    <mergeCell ref="H68:H69"/>
+    <mergeCell ref="I68:I69"/>
+    <mergeCell ref="A70:A71"/>
+    <mergeCell ref="B70:B71"/>
+    <mergeCell ref="C70:C71"/>
+    <mergeCell ref="D70:D71"/>
+    <mergeCell ref="E70:E71"/>
+    <mergeCell ref="F70:F71"/>
+    <mergeCell ref="G70:G71"/>
+    <mergeCell ref="H70:H71"/>
+    <mergeCell ref="I70:I71"/>
+    <mergeCell ref="A72:A73"/>
+    <mergeCell ref="B72:B73"/>
+    <mergeCell ref="C72:C73"/>
+    <mergeCell ref="D72:D73"/>
+    <mergeCell ref="E72:E73"/>
+    <mergeCell ref="F72:F73"/>
+    <mergeCell ref="G72:G73"/>
+    <mergeCell ref="H72:H73"/>
+    <mergeCell ref="I72:I73"/>
+    <mergeCell ref="A74:A75"/>
+    <mergeCell ref="B74:B75"/>
+    <mergeCell ref="C74:C75"/>
+    <mergeCell ref="D74:D75"/>
+    <mergeCell ref="E74:E75"/>
+    <mergeCell ref="F74:F75"/>
+    <mergeCell ref="G74:G75"/>
+    <mergeCell ref="H74:H75"/>
+    <mergeCell ref="I74:I75"/>
+    <mergeCell ref="A76:A77"/>
+    <mergeCell ref="B76:B77"/>
+    <mergeCell ref="C76:C77"/>
+    <mergeCell ref="D76:D77"/>
+    <mergeCell ref="E76:E77"/>
+    <mergeCell ref="F76:F77"/>
+    <mergeCell ref="G76:G77"/>
+    <mergeCell ref="H76:H77"/>
+    <mergeCell ref="I76:I77"/>
+    <mergeCell ref="A78:A79"/>
+    <mergeCell ref="B78:B79"/>
+    <mergeCell ref="C78:C79"/>
+    <mergeCell ref="D78:D79"/>
+    <mergeCell ref="E78:E79"/>
+    <mergeCell ref="F78:F79"/>
+    <mergeCell ref="G78:G79"/>
+    <mergeCell ref="H78:H79"/>
+    <mergeCell ref="I78:I79"/>
+    <mergeCell ref="A80:A84"/>
+    <mergeCell ref="B80:B84"/>
+    <mergeCell ref="C80:C84"/>
+    <mergeCell ref="D80:D84"/>
+    <mergeCell ref="E80:E84"/>
+    <mergeCell ref="F80:F84"/>
+    <mergeCell ref="G80:G84"/>
+    <mergeCell ref="H80:H84"/>
+    <mergeCell ref="I80:I84"/>
+    <mergeCell ref="A85:A88"/>
+    <mergeCell ref="B85:B88"/>
+    <mergeCell ref="C85:C88"/>
+    <mergeCell ref="D85:D88"/>
+    <mergeCell ref="E85:E88"/>
+    <mergeCell ref="F85:F88"/>
+    <mergeCell ref="G85:G88"/>
+    <mergeCell ref="H85:H88"/>
+    <mergeCell ref="I85:I88"/>
     <mergeCell ref="A89:A92"/>
     <mergeCell ref="B89:B92"/>
     <mergeCell ref="C89:C92"/>
     <mergeCell ref="D89:D92"/>
     <mergeCell ref="E89:E92"/>
     <mergeCell ref="F89:F92"/>
     <mergeCell ref="G89:G92"/>
     <mergeCell ref="H89:H92"/>
     <mergeCell ref="I89:I92"/>
-    <mergeCell ref="A93:A94"/>
-[...43 lines deleted...]
-    <mergeCell ref="I107:I108"/>
+    <mergeCell ref="A93:A97"/>
+    <mergeCell ref="B93:B97"/>
+    <mergeCell ref="C93:C97"/>
+    <mergeCell ref="D93:D97"/>
+    <mergeCell ref="E93:E97"/>
+    <mergeCell ref="F93:F97"/>
+    <mergeCell ref="G93:G97"/>
+    <mergeCell ref="H93:H97"/>
+    <mergeCell ref="I93:I97"/>
+    <mergeCell ref="A98:A101"/>
+    <mergeCell ref="B98:B101"/>
+    <mergeCell ref="C98:C101"/>
+    <mergeCell ref="D98:D101"/>
+    <mergeCell ref="E98:E101"/>
+    <mergeCell ref="F98:F101"/>
+    <mergeCell ref="G98:G101"/>
+    <mergeCell ref="H98:H101"/>
+    <mergeCell ref="I98:I101"/>
+    <mergeCell ref="A102:A104"/>
+    <mergeCell ref="B102:B104"/>
+    <mergeCell ref="C102:C104"/>
+    <mergeCell ref="D102:D104"/>
+    <mergeCell ref="E102:E104"/>
+    <mergeCell ref="F102:F104"/>
+    <mergeCell ref="G102:G104"/>
+    <mergeCell ref="H102:H104"/>
+    <mergeCell ref="I102:I104"/>
+    <mergeCell ref="A105:A108"/>
+    <mergeCell ref="B105:B108"/>
+    <mergeCell ref="C105:C108"/>
+    <mergeCell ref="D105:D108"/>
+    <mergeCell ref="E105:E108"/>
+    <mergeCell ref="F105:F108"/>
+    <mergeCell ref="G105:G108"/>
+    <mergeCell ref="H105:H108"/>
+    <mergeCell ref="I105:I108"/>
+    <mergeCell ref="A109:A113"/>
+    <mergeCell ref="B109:B113"/>
+    <mergeCell ref="C109:C113"/>
+    <mergeCell ref="D109:D113"/>
+    <mergeCell ref="E109:E113"/>
+    <mergeCell ref="F109:F113"/>
+    <mergeCell ref="G109:G113"/>
+    <mergeCell ref="H109:H113"/>
+    <mergeCell ref="I109:I113"/>
+    <mergeCell ref="A114:A118"/>
+    <mergeCell ref="B114:B118"/>
+    <mergeCell ref="C114:C118"/>
+    <mergeCell ref="D114:D118"/>
+    <mergeCell ref="E114:E118"/>
+    <mergeCell ref="F114:F118"/>
+    <mergeCell ref="G114:G118"/>
+    <mergeCell ref="H114:H118"/>
+    <mergeCell ref="I114:I118"/>
+    <mergeCell ref="A119:A122"/>
+    <mergeCell ref="B119:B122"/>
+    <mergeCell ref="C119:C122"/>
+    <mergeCell ref="D119:D122"/>
+    <mergeCell ref="E119:E122"/>
+    <mergeCell ref="F119:F122"/>
+    <mergeCell ref="G119:G122"/>
+    <mergeCell ref="H119:H122"/>
+    <mergeCell ref="I119:I122"/>
   </mergeCells>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <dc:description/>