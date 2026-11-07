--- v2 (2026-09-19)
+++ v3 (2026-11-07)
@@ -152,51 +152,51 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:L122"/>
+  <dimension ref="A1:L84"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1" min="1" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="2" min="2" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="3" min="3" style="0" customWidth="true" width="44"/>
     <col collapsed="false" hidden="false" max="4" min="4" style="0" customWidth="true" width="40"/>
     <col collapsed="false" hidden="false" max="5" min="5" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="6" min="6" style="0" customWidth="true" width="18"/>
     <col collapsed="false" hidden="false" max="7" min="7" style="0" customWidth="true" width="18"/>
     <col collapsed="false" hidden="false" max="8" min="8" style="0" customWidth="true" width="14"/>
     <col collapsed="false" hidden="false" max="9" min="9" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="10" min="10" style="0" customWidth="true" width="8"/>
     <col collapsed="false" hidden="false" max="11" min="11" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="12" min="12" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="1024" min="13" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="2" t="inlineStr">
         <is>
           <t>코드</t>
@@ -249,4607 +249,3380 @@
       </c>
       <c r="K1" s="2" t="inlineStr">
         <is>
           <t>보증금</t>
         </is>
       </c>
       <c r="L1" s="2" t="inlineStr">
         <is>
           <t>렌트비</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>ai</t>
         </is>
       </c>
       <c r="B2" s="4" t="inlineStr">
         <is>
           <t>임시번호</t>
         </is>
       </c>
       <c r="C2" s="4" t="inlineStr">
         <is>
-          <t>싼타페 1.6 HEV 5인승 익스클루시브</t>
+          <t>더 뉴 투싼 하이브리드 가솔린 터보 모던 2WD  </t>
         </is>
       </c>
       <c r="D2" s="4" t="inlineStr">
         <is>
-          <t>빌트인캠2 &amp; 증강현실내비게이션</t>
+          <t>인포테인먼트 내비, 컴포트Ⅰ, 현대스마트센스	</t>
         </is>
       </c>
       <c r="E2" s="3" t="inlineStr">
         <is>
           <t>신차</t>
         </is>
       </c>
       <c r="F2" s="3" t="inlineStr">
         <is>
           <t>흰색</t>
         </is>
       </c>
       <c r="G2" s="3" t="inlineStr">
         <is>
           <t>하이브리드</t>
         </is>
       </c>
       <c r="H2" s="3" t="inlineStr">
         <is>
-          <t>26년08월</t>
+          <t>26년09월</t>
         </is>
       </c>
       <c r="I2" s="3" t="inlineStr">
         <is>
           <t>20KM</t>
         </is>
       </c>
       <c r="J2" s="3" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
       <c r="K2" s="3" t="inlineStr">
         <is>
           <t>50</t>
         </is>
       </c>
       <c r="L2" s="3" t="inlineStr">
         <is>
-          <t>836,000</t>
+          <t>726,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3"/>
       <c r="B3" s="4"/>
       <c r="C3" s="4"/>
       <c r="D3" s="4"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3" t="inlineStr">
         <is>
           <t>60</t>
         </is>
       </c>
       <c r="K3" s="3" t="inlineStr">
         <is>
           <t>50</t>
         </is>
       </c>
       <c r="L3" s="3" t="inlineStr">
         <is>
-          <t>814,000</t>
+          <t>693,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>DY</t>
         </is>
       </c>
       <c r="B4" s="4" t="inlineStr">
         <is>
-          <t>109하8388</t>
+          <t>109하8482</t>
         </is>
       </c>
       <c r="C4" s="4" t="inlineStr">
         <is>
-          <t>더 뉴카니발 하이브리드(KA4) 1.6 HEV 9인승 
-프레스티지</t>
+          <t>디 올뉴팰리세이드 하이브리드 2.5 터보 HEV 2WD
+ 9인승 익스클루시브</t>
         </is>
       </c>
       <c r="D4" s="4" t="inlineStr">
         <is>
-          <t>기본형-12.3인치 클러스터, 컨비니언스, 드
-라이브와이즈, 스타일</t>
+          <t>컴포트, 현대스마트센스</t>
         </is>
       </c>
       <c r="E4" s="3" t="inlineStr">
         <is>
           <t>신차</t>
         </is>
       </c>
       <c r="F4" s="3" t="inlineStr">
         <is>
           <t>검정</t>
         </is>
       </c>
       <c r="G4" s="3" t="inlineStr">
         <is>
           <t>하이브리드</t>
         </is>
       </c>
       <c r="H4" s="3" t="inlineStr">
         <is>
-          <t>26년07월</t>
+          <t>26년09월</t>
         </is>
       </c>
       <c r="I4" s="3" t="inlineStr">
         <is>
-          <t>15KM</t>
+          <t>10KM</t>
         </is>
       </c>
       <c r="J4" s="3" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="K4" s="3" t="inlineStr">
         <is>
-          <t>110</t>
+          <t>125</t>
         </is>
       </c>
       <c r="L4" s="3" t="inlineStr">
         <is>
-          <t>1,100,000</t>
+          <t>1,250,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3"/>
       <c r="B5" s="4"/>
       <c r="C5" s="4"/>
       <c r="D5" s="4"/>
       <c r="E5" s="3"/>
       <c r="F5" s="3"/>
       <c r="G5" s="3"/>
       <c r="H5" s="3"/>
       <c r="I5" s="3"/>
       <c r="J5" s="3" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
       <c r="K5" s="3" t="inlineStr">
         <is>
-          <t>110</t>
+          <t>125</t>
         </is>
       </c>
       <c r="L5" s="3" t="inlineStr">
         <is>
-          <t>1,100,000</t>
+          <t>1,250,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3"/>
       <c r="B6" s="4"/>
       <c r="C6" s="4"/>
       <c r="D6" s="4"/>
       <c r="E6" s="3"/>
       <c r="F6" s="3"/>
       <c r="G6" s="3"/>
       <c r="H6" s="3"/>
       <c r="I6" s="3"/>
       <c r="J6" s="3" t="inlineStr">
         <is>
           <t>60</t>
         </is>
       </c>
       <c r="K6" s="3" t="inlineStr">
         <is>
-          <t>110</t>
+          <t>125</t>
         </is>
       </c>
       <c r="L6" s="3" t="inlineStr">
         <is>
-          <t>1,100,000</t>
+          <t>1,250,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>EV</t>
         </is>
       </c>
       <c r="B7" s="4" t="inlineStr">
         <is>
-          <t>181허5305</t>
+          <t>151호3030 /
+ 3031</t>
         </is>
       </c>
       <c r="C7" s="4" t="inlineStr">
         <is>
-          <t>싼타페 (MX5) HEV 1.6 2WD 익스클루시브</t>
+          <t>더 뉴카니발 하이브리드(KA4) 1.6 HEV 9인승 
+프레스티지</t>
         </is>
       </c>
       <c r="D7" s="4" t="inlineStr">
         <is>
-          <t>빌트인캠2 &amp; 증강현실내비게이션</t>
+          <t>드라이브와이즈. 스타일 12.3인치클러스터, 
+컨비니언스, 모니터링팩</t>
         </is>
       </c>
       <c r="E7" s="3" t="inlineStr">
         <is>
           <t>신차</t>
         </is>
       </c>
       <c r="F7" s="3" t="inlineStr">
         <is>
-          <t>화이트펄</t>
+          <t>검정</t>
         </is>
       </c>
       <c r="G7" s="3" t="inlineStr">
         <is>
           <t>하이브리드</t>
         </is>
       </c>
       <c r="H7" s="3" t="inlineStr">
         <is>
-          <t>26년07월</t>
+          <t>26년11월</t>
         </is>
       </c>
       <c r="I7" s="3" t="inlineStr">
         <is>
           <t>20KM</t>
         </is>
       </c>
       <c r="J7" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K7" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>250</t>
         </is>
       </c>
       <c r="L7" s="3" t="inlineStr">
         <is>
-          <t>870,000</t>
+          <t>1,110,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3"/>
       <c r="B8" s="4"/>
       <c r="C8" s="4"/>
       <c r="D8" s="4"/>
       <c r="E8" s="3"/>
       <c r="F8" s="3"/>
       <c r="G8" s="3"/>
       <c r="H8" s="3"/>
       <c r="I8" s="3"/>
       <c r="J8" s="3" t="inlineStr">
         <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K8" s="3" t="inlineStr">
+        <is>
+          <t>250</t>
+        </is>
+      </c>
+      <c r="L8" s="3" t="inlineStr">
+        <is>
+          <t>1,040,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
+      <c r="A9" s="3"/>
+      <c r="B9" s="4"/>
+      <c r="C9" s="4"/>
+      <c r="D9" s="4"/>
+      <c r="E9" s="3"/>
+      <c r="F9" s="3"/>
+      <c r="G9" s="3"/>
+      <c r="H9" s="3"/>
+      <c r="I9" s="3"/>
+      <c r="J9" s="3" t="inlineStr">
+        <is>
           <t>60</t>
         </is>
       </c>
-      <c r="K8" s="3" t="inlineStr">
-[...27 lines deleted...]
-      <c r="E9" s="3" t="inlineStr">
+      <c r="K9" s="3" t="inlineStr">
+        <is>
+          <t>250</t>
+        </is>
+      </c>
+      <c r="L9" s="3" t="inlineStr">
+        <is>
+          <t>990,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
+      <c r="A10" s="3" t="inlineStr">
+        <is>
+          <t>EV</t>
+        </is>
+      </c>
+      <c r="B10" s="4" t="inlineStr">
+        <is>
+          <t>151호3027 /
+ 3028 / 30
+29</t>
+        </is>
+      </c>
+      <c r="C10" s="4" t="inlineStr">
+        <is>
+          <t>더 뉴카니발 하이브리드(KA4) 1.6 HEV 9인승 
+프레스티지</t>
+        </is>
+      </c>
+      <c r="D10" s="4" t="inlineStr">
+        <is>
+          <t>드라이브와이즈. 스타일 12.3인치클러스터, 
+컨비니언스, 모니터링팩</t>
+        </is>
+      </c>
+      <c r="E10" s="3" t="inlineStr">
         <is>
           <t>신차</t>
         </is>
       </c>
-      <c r="F9" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G9" s="3" t="inlineStr">
+      <c r="F10" s="3" t="inlineStr">
+        <is>
+          <t>미색</t>
+        </is>
+      </c>
+      <c r="G10" s="3" t="inlineStr">
         <is>
           <t>하이브리드</t>
         </is>
       </c>
-      <c r="H9" s="3" t="inlineStr">
-[...34 lines deleted...]
-      <c r="I10" s="3"/>
+      <c r="H10" s="3" t="inlineStr">
+        <is>
+          <t>26년10월</t>
+        </is>
+      </c>
+      <c r="I10" s="3" t="inlineStr">
+        <is>
+          <t>20KM</t>
+        </is>
+      </c>
       <c r="J10" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K10" s="3" t="inlineStr">
         <is>
-          <t>1500</t>
+          <t>250</t>
         </is>
       </c>
       <c r="L10" s="3" t="inlineStr">
         <is>
-          <t>4,420,000</t>
+          <t>1,110,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3"/>
       <c r="B11" s="4"/>
       <c r="C11" s="4"/>
       <c r="D11" s="4"/>
       <c r="E11" s="3"/>
       <c r="F11" s="3"/>
       <c r="G11" s="3"/>
       <c r="H11" s="3"/>
       <c r="I11" s="3"/>
       <c r="J11" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K11" s="3" t="inlineStr">
         <is>
-          <t>1500</t>
+          <t>250</t>
         </is>
       </c>
       <c r="L11" s="3" t="inlineStr">
         <is>
-          <t>4,270,000</t>
+          <t>1,040,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3"/>
       <c r="B12" s="4"/>
       <c r="C12" s="4"/>
       <c r="D12" s="4"/>
       <c r="E12" s="3"/>
       <c r="F12" s="3"/>
       <c r="G12" s="3"/>
       <c r="H12" s="3"/>
       <c r="I12" s="3"/>
       <c r="J12" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K12" s="3" t="inlineStr">
         <is>
+          <t>250</t>
+        </is>
+      </c>
+      <c r="L12" s="3" t="inlineStr">
+        <is>
+          <t>990,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
+      <c r="A13" s="3" t="inlineStr">
+        <is>
+          <t>GD</t>
+        </is>
+      </c>
+      <c r="B13" s="4" t="inlineStr">
+        <is>
+          <t>109하8104</t>
+        </is>
+      </c>
+      <c r="C13" s="4" t="inlineStr">
+        <is>
+          <t>포르쉐 카이엔(3세대) 3.0 V6 E-Hybrid</t>
+        </is>
+      </c>
+      <c r="D13" s="4"/>
+      <c r="E13" s="3" t="inlineStr">
+        <is>
+          <t>신차</t>
+        </is>
+      </c>
+      <c r="F13" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G13" s="3" t="inlineStr">
+        <is>
+          <t>하이브리드</t>
+        </is>
+      </c>
+      <c r="H13" s="3" t="inlineStr">
+        <is>
+          <t>26년03월</t>
+        </is>
+      </c>
+      <c r="I13" s="3" t="inlineStr">
+        <is>
+          <t>10KM</t>
+        </is>
+      </c>
+      <c r="J13" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K13" s="3" t="inlineStr">
+        <is>
           <t>1500</t>
         </is>
       </c>
-      <c r="L12" s="3" t="inlineStr">
-[...20 lines deleted...]
-      <c r="K13" s="3" t="inlineStr">
+      <c r="L13" s="3" t="inlineStr">
+        <is>
+          <t>4,540,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
+      <c r="A14" s="3"/>
+      <c r="B14" s="4"/>
+      <c r="C14" s="4"/>
+      <c r="D14" s="4"/>
+      <c r="E14" s="3"/>
+      <c r="F14" s="3"/>
+      <c r="G14" s="3"/>
+      <c r="H14" s="3"/>
+      <c r="I14" s="3"/>
+      <c r="J14" s="3" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K14" s="3" t="inlineStr">
         <is>
           <t>1500</t>
         </is>
       </c>
-      <c r="L13" s="3" t="inlineStr">
-[...60 lines deleted...]
-      </c>
       <c r="L14" s="3" t="inlineStr">
         <is>
-          <t>1,020,000</t>
+          <t>4,420,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="3"/>
       <c r="B15" s="4"/>
       <c r="C15" s="4"/>
       <c r="D15" s="4"/>
       <c r="E15" s="3"/>
       <c r="F15" s="3"/>
       <c r="G15" s="3"/>
       <c r="H15" s="3"/>
       <c r="I15" s="3"/>
       <c r="J15" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K15" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>1500</t>
         </is>
       </c>
       <c r="L15" s="3" t="inlineStr">
         <is>
-          <t>1,060,000</t>
+          <t>4,270,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="3"/>
       <c r="B16" s="4"/>
       <c r="C16" s="4"/>
       <c r="D16" s="4"/>
       <c r="E16" s="3"/>
       <c r="F16" s="3"/>
       <c r="G16" s="3"/>
       <c r="H16" s="3"/>
       <c r="I16" s="3"/>
       <c r="J16" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K16" s="3" t="inlineStr">
         <is>
+          <t>1500</t>
+        </is>
+      </c>
+      <c r="L16" s="3" t="inlineStr">
+        <is>
+          <t>4,130,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
+      <c r="A17" s="3"/>
+      <c r="B17" s="4"/>
+      <c r="C17" s="4"/>
+      <c r="D17" s="4"/>
+      <c r="E17" s="3"/>
+      <c r="F17" s="3"/>
+      <c r="G17" s="3"/>
+      <c r="H17" s="3"/>
+      <c r="I17" s="3"/>
+      <c r="J17" s="3" t="inlineStr">
+        <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="K17" s="3" t="inlineStr">
+        <is>
+          <t>1500</t>
+        </is>
+      </c>
+      <c r="L17" s="3" t="inlineStr">
+        <is>
+          <t>4,010,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
+      <c r="A18" s="3" t="inlineStr">
+        <is>
+          <t>GD</t>
+        </is>
+      </c>
+      <c r="B18" s="4" t="inlineStr">
+        <is>
+          <t>106호3148</t>
+        </is>
+      </c>
+      <c r="C18" s="4" t="inlineStr">
+        <is>
+          <t>디 올뉴그랜저 하이브리드 1.6 아너스</t>
+        </is>
+      </c>
+      <c r="D18" s="4" t="inlineStr">
+        <is>
+          <t>헤드업디스플레이, 프리뷰전자제어서스펜션2</t>
+        </is>
+      </c>
+      <c r="E18" s="3" t="inlineStr">
+        <is>
+          <t>신차</t>
+        </is>
+      </c>
+      <c r="F18" s="3" t="inlineStr">
+        <is>
+          <t>검정</t>
+        </is>
+      </c>
+      <c r="G18" s="3" t="inlineStr">
+        <is>
+          <t>하이브리드</t>
+        </is>
+      </c>
+      <c r="H18" s="3" t="inlineStr">
+        <is>
+          <t>26년09월</t>
+        </is>
+      </c>
+      <c r="I18" s="3" t="inlineStr">
+        <is>
+          <t>11KM</t>
+        </is>
+      </c>
+      <c r="J18" s="3" t="inlineStr">
+        <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="K18" s="3" t="inlineStr">
+        <is>
           <t>200</t>
         </is>
       </c>
-      <c r="L16" s="3" t="inlineStr">
-[...61 lines deleted...]
-      <c r="L17" s="3" t="inlineStr">
+      <c r="L18" s="3" t="inlineStr">
         <is>
           <t>1,210,000</t>
-        </is>
-[...24 lines deleted...]
-          <t>1,250,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="3"/>
       <c r="B19" s="4"/>
       <c r="C19" s="4"/>
       <c r="D19" s="4"/>
       <c r="E19" s="3"/>
       <c r="F19" s="3"/>
       <c r="G19" s="3"/>
       <c r="H19" s="3"/>
       <c r="I19" s="3"/>
       <c r="J19" s="3" t="inlineStr">
         <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K19" s="3" t="inlineStr">
+        <is>
+          <t>200</t>
+        </is>
+      </c>
+      <c r="L19" s="3" t="inlineStr">
+        <is>
+          <t>1,250,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
+      <c r="A20" s="3"/>
+      <c r="B20" s="4"/>
+      <c r="C20" s="4"/>
+      <c r="D20" s="4"/>
+      <c r="E20" s="3"/>
+      <c r="F20" s="3"/>
+      <c r="G20" s="3"/>
+      <c r="H20" s="3"/>
+      <c r="I20" s="3"/>
+      <c r="J20" s="3" t="inlineStr">
+        <is>
           <t>36</t>
         </is>
       </c>
-      <c r="K19" s="3" t="inlineStr">
+      <c r="K20" s="3" t="inlineStr">
         <is>
           <t>200</t>
         </is>
       </c>
-      <c r="L19" s="3" t="inlineStr">
+      <c r="L20" s="3" t="inlineStr">
         <is>
           <t>1,290,000</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
-      <c r="A20" s="3" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
+      <c r="A21" s="3" t="inlineStr">
         <is>
           <t>GD</t>
         </is>
       </c>
-      <c r="B20" s="4" t="inlineStr">
-[...15 lines deleted...]
-      <c r="E20" s="3" t="inlineStr">
+      <c r="B21" s="4" t="inlineStr">
+        <is>
+          <t>109호6696</t>
+        </is>
+      </c>
+      <c r="C21" s="4" t="inlineStr">
+        <is>
+          <t>더 뉴카니발 하이브리드(KA4) 1.6 HEV 9인승 
+프레스티지</t>
+        </is>
+      </c>
+      <c r="D21" s="4" t="inlineStr">
+        <is>
+          <t>컨비니언스, 기본형-12.3인치 클러스터, 드
+라이브와이즈</t>
+        </is>
+      </c>
+      <c r="E21" s="3" t="inlineStr">
         <is>
           <t>신차</t>
         </is>
       </c>
-      <c r="F20" s="3" t="inlineStr">
+      <c r="F21" s="3" t="inlineStr">
         <is>
           <t>검정</t>
         </is>
       </c>
-      <c r="G20" s="3" t="inlineStr">
+      <c r="G21" s="3" t="inlineStr">
         <is>
           <t>하이브리드</t>
         </is>
       </c>
-      <c r="H20" s="3" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J20" s="3" t="inlineStr">
+      <c r="H21" s="3" t="inlineStr">
+        <is>
+          <t>26년08월</t>
+        </is>
+      </c>
+      <c r="I21" s="3" t="inlineStr">
+        <is>
+          <t>5KM</t>
+        </is>
+      </c>
+      <c r="J21" s="3" t="inlineStr">
         <is>
           <t>60</t>
         </is>
       </c>
-      <c r="K20" s="3" t="inlineStr">
+      <c r="K21" s="3" t="inlineStr">
         <is>
           <t>200</t>
         </is>
       </c>
-      <c r="L20" s="3" t="inlineStr">
-[...24 lines deleted...]
-      </c>
       <c r="L21" s="3" t="inlineStr">
         <is>
-          <t>1,250,000</t>
+          <t>1,000,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="3"/>
       <c r="B22" s="4"/>
       <c r="C22" s="4"/>
       <c r="D22" s="4"/>
       <c r="E22" s="3"/>
       <c r="F22" s="3"/>
       <c r="G22" s="3"/>
       <c r="H22" s="3"/>
       <c r="I22" s="3"/>
       <c r="J22" s="3" t="inlineStr">
         <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K22" s="3" t="inlineStr">
+        <is>
+          <t>200</t>
+        </is>
+      </c>
+      <c r="L22" s="3" t="inlineStr">
+        <is>
+          <t>1,050,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
+      <c r="A23" s="3"/>
+      <c r="B23" s="4"/>
+      <c r="C23" s="4"/>
+      <c r="D23" s="4"/>
+      <c r="E23" s="3"/>
+      <c r="F23" s="3"/>
+      <c r="G23" s="3"/>
+      <c r="H23" s="3"/>
+      <c r="I23" s="3"/>
+      <c r="J23" s="3" t="inlineStr">
+        <is>
           <t>36</t>
         </is>
       </c>
-      <c r="K22" s="3" t="inlineStr">
+      <c r="K23" s="3" t="inlineStr">
         <is>
           <t>200</t>
         </is>
       </c>
-      <c r="L22" s="3" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A23" s="3" t="inlineStr">
+      <c r="L23" s="3" t="inlineStr">
+        <is>
+          <t>1,100,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
+      <c r="A24" s="3" t="inlineStr">
         <is>
           <t>JET</t>
         </is>
       </c>
-      <c r="B23" s="4" t="inlineStr">
-[...5 lines deleted...]
-      <c r="C23" s="4" t="inlineStr">
+      <c r="B24" s="4" t="inlineStr">
+        <is>
+          <t>116호 8183</t>
+        </is>
+      </c>
+      <c r="C24" s="4" t="inlineStr">
         <is>
           <t>카니발 1.6 HEV 9인승 프레스티지 </t>
         </is>
       </c>
-      <c r="D23" s="4" t="inlineStr">
+      <c r="D24" s="4" t="inlineStr">
         <is>
           <t>컨비니언스</t>
         </is>
       </c>
-      <c r="E23" s="3" t="inlineStr">
+      <c r="E24" s="3" t="inlineStr">
         <is>
           <t>신차</t>
         </is>
       </c>
-      <c r="F23" s="3" t="inlineStr">
+      <c r="F24" s="3" t="inlineStr">
         <is>
           <t>검정색</t>
         </is>
       </c>
-      <c r="G23" s="3" t="inlineStr">
+      <c r="G24" s="3" t="inlineStr">
         <is>
           <t>하이브리드</t>
         </is>
       </c>
-      <c r="H23" s="3" t="inlineStr">
+      <c r="H24" s="3" t="inlineStr">
         <is>
           <t>26년08월</t>
         </is>
       </c>
-      <c r="I23" s="3" t="inlineStr">
+      <c r="I24" s="3" t="inlineStr">
         <is>
           <t>6KM</t>
         </is>
       </c>
-      <c r="J23" s="3" t="inlineStr">
+      <c r="J24" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
-      <c r="K23" s="3" t="inlineStr">
-[...24 lines deleted...]
-      </c>
       <c r="K24" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>180</t>
         </is>
       </c>
       <c r="L24" s="3" t="inlineStr">
         <is>
-          <t>1,020,000</t>
+          <t>1,045,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="3"/>
       <c r="B25" s="4"/>
       <c r="C25" s="4"/>
       <c r="D25" s="4"/>
       <c r="E25" s="3"/>
       <c r="F25" s="3"/>
       <c r="G25" s="3"/>
       <c r="H25" s="3"/>
       <c r="I25" s="3"/>
       <c r="J25" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K25" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>180</t>
         </is>
       </c>
       <c r="L25" s="3" t="inlineStr">
         <is>
-          <t>990,000</t>
+          <t>1,015,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="3"/>
       <c r="B26" s="4"/>
       <c r="C26" s="4"/>
       <c r="D26" s="4"/>
       <c r="E26" s="3"/>
       <c r="F26" s="3"/>
       <c r="G26" s="3"/>
       <c r="H26" s="3"/>
       <c r="I26" s="3"/>
       <c r="J26" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K26" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>180</t>
         </is>
       </c>
       <c r="L26" s="3" t="inlineStr">
         <is>
-          <t>960,000</t>
+          <t>985,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="3"/>
       <c r="B27" s="4"/>
       <c r="C27" s="4"/>
       <c r="D27" s="4"/>
       <c r="E27" s="3"/>
       <c r="F27" s="3"/>
       <c r="G27" s="3"/>
       <c r="H27" s="3"/>
       <c r="I27" s="3"/>
       <c r="J27" s="3" t="inlineStr">
         <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K27" s="3" t="inlineStr">
+        <is>
+          <t>180</t>
+        </is>
+      </c>
+      <c r="L27" s="3" t="inlineStr">
+        <is>
+          <t>955,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
+      <c r="A28" s="3"/>
+      <c r="B28" s="4"/>
+      <c r="C28" s="4"/>
+      <c r="D28" s="4"/>
+      <c r="E28" s="3"/>
+      <c r="F28" s="3"/>
+      <c r="G28" s="3"/>
+      <c r="H28" s="3"/>
+      <c r="I28" s="3"/>
+      <c r="J28" s="3" t="inlineStr">
+        <is>
           <t>60</t>
         </is>
       </c>
-      <c r="K27" s="3" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A28" s="3" t="inlineStr">
+      <c r="K28" s="3" t="inlineStr">
+        <is>
+          <t>180</t>
+        </is>
+      </c>
+      <c r="L28" s="3" t="inlineStr">
+        <is>
+          <t>925,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
+      <c r="A29" s="3" t="inlineStr">
         <is>
           <t>JET</t>
         </is>
       </c>
-      <c r="B28" s="4" t="inlineStr">
-[...11 lines deleted...]
-      <c r="E28" s="3" t="inlineStr">
+      <c r="B29" s="4" t="inlineStr">
+        <is>
+          <t>116호 8502</t>
+        </is>
+      </c>
+      <c r="C29" s="4" t="inlineStr">
+        <is>
+          <t>액티언 HEV 1.5T S8 라떼그레이지 (카멜베이지투
+톤시트)</t>
+        </is>
+      </c>
+      <c r="D29" s="4" t="inlineStr">
+        <is>
+          <t>카멜/베이지투톤퀄팅인테리어, 딥컨트롤패키지2</t>
+        </is>
+      </c>
+      <c r="E29" s="3" t="inlineStr">
         <is>
           <t>신차</t>
         </is>
       </c>
-      <c r="F28" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G28" s="3" t="inlineStr">
+      <c r="F29" s="3" t="inlineStr">
+        <is>
+          <t>베이지</t>
+        </is>
+      </c>
+      <c r="G29" s="3" t="inlineStr">
         <is>
           <t>하이브리드</t>
         </is>
       </c>
-      <c r="H28" s="3" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J28" s="3" t="inlineStr">
+      <c r="H29" s="3" t="inlineStr">
+        <is>
+          <t>26년10월</t>
+        </is>
+      </c>
+      <c r="I29" s="3" t="inlineStr">
+        <is>
+          <t>7KM</t>
+        </is>
+      </c>
+      <c r="J29" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
-      <c r="K28" s="3" t="inlineStr">
-[...24 lines deleted...]
-      </c>
       <c r="K29" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L29" s="3" t="inlineStr">
         <is>
-          <t>960,000</t>
+          <t>840,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="3"/>
       <c r="B30" s="4"/>
       <c r="C30" s="4"/>
       <c r="D30" s="4"/>
       <c r="E30" s="3"/>
       <c r="F30" s="3"/>
       <c r="G30" s="3"/>
       <c r="H30" s="3"/>
       <c r="I30" s="3"/>
       <c r="J30" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K30" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L30" s="3" t="inlineStr">
         <is>
-          <t>930,000</t>
+          <t>820,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="3"/>
       <c r="B31" s="4"/>
       <c r="C31" s="4"/>
       <c r="D31" s="4"/>
       <c r="E31" s="3"/>
       <c r="F31" s="3"/>
       <c r="G31" s="3"/>
       <c r="H31" s="3"/>
       <c r="I31" s="3"/>
       <c r="J31" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K31" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L31" s="3" t="inlineStr">
         <is>
-          <t>900,000</t>
+          <t>800,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="3"/>
       <c r="B32" s="4"/>
       <c r="C32" s="4"/>
       <c r="D32" s="4"/>
       <c r="E32" s="3"/>
       <c r="F32" s="3"/>
       <c r="G32" s="3"/>
       <c r="H32" s="3"/>
       <c r="I32" s="3"/>
       <c r="J32" s="3" t="inlineStr">
         <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K32" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L32" s="3" t="inlineStr">
+        <is>
+          <t>780,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
+      <c r="A33" s="3"/>
+      <c r="B33" s="4"/>
+      <c r="C33" s="4"/>
+      <c r="D33" s="4"/>
+      <c r="E33" s="3"/>
+      <c r="F33" s="3"/>
+      <c r="G33" s="3"/>
+      <c r="H33" s="3"/>
+      <c r="I33" s="3"/>
+      <c r="J33" s="3" t="inlineStr">
+        <is>
           <t>60</t>
         </is>
       </c>
-      <c r="K32" s="3" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A33" s="3" t="inlineStr">
+      <c r="K33" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L33" s="3" t="inlineStr">
+        <is>
+          <t>760,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
+      <c r="A34" s="3" t="inlineStr">
         <is>
           <t>JET</t>
         </is>
       </c>
-      <c r="B33" s="4" t="inlineStr">
-[...10 lines deleted...]
-      <c r="E33" s="3" t="inlineStr">
+      <c r="B34" s="4" t="inlineStr">
+        <is>
+          <t>116호8505 /
+ 8506 / 85
+07</t>
+        </is>
+      </c>
+      <c r="C34" s="4" t="inlineStr">
+        <is>
+          <t>액티언 HEV 1.5T S8 (카멜베이지투톤시트)</t>
+        </is>
+      </c>
+      <c r="D34" s="4" t="inlineStr">
+        <is>
+          <t>카멜/베이지투톤퀄팅인테리어, 딥컨트롤패키지2</t>
+        </is>
+      </c>
+      <c r="E34" s="3" t="inlineStr">
         <is>
           <t>신차</t>
         </is>
       </c>
-      <c r="F33" s="3" t="inlineStr">
+      <c r="F34" s="3" t="inlineStr">
         <is>
           <t>검정</t>
         </is>
       </c>
-      <c r="G33" s="3" t="inlineStr">
+      <c r="G34" s="3" t="inlineStr">
         <is>
           <t>하이브리드</t>
         </is>
       </c>
-      <c r="H33" s="3" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J33" s="3" t="inlineStr">
+      <c r="H34" s="3" t="inlineStr">
+        <is>
+          <t>26년10월</t>
+        </is>
+      </c>
+      <c r="I34" s="3" t="inlineStr">
+        <is>
+          <t>7KM</t>
+        </is>
+      </c>
+      <c r="J34" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
-      <c r="K33" s="3" t="inlineStr">
-[...24 lines deleted...]
-      </c>
       <c r="K34" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L34" s="3" t="inlineStr">
         <is>
-          <t>960,000</t>
+          <t>840,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="3"/>
       <c r="B35" s="4"/>
       <c r="C35" s="4"/>
       <c r="D35" s="4"/>
       <c r="E35" s="3"/>
       <c r="F35" s="3"/>
       <c r="G35" s="3"/>
       <c r="H35" s="3"/>
       <c r="I35" s="3"/>
       <c r="J35" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K35" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L35" s="3" t="inlineStr">
         <is>
-          <t>930,000</t>
+          <t>820,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="3"/>
       <c r="B36" s="4"/>
       <c r="C36" s="4"/>
       <c r="D36" s="4"/>
       <c r="E36" s="3"/>
       <c r="F36" s="3"/>
       <c r="G36" s="3"/>
       <c r="H36" s="3"/>
       <c r="I36" s="3"/>
       <c r="J36" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K36" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L36" s="3" t="inlineStr">
         <is>
-          <t>900,000</t>
+          <t>800,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="3"/>
       <c r="B37" s="4"/>
       <c r="C37" s="4"/>
       <c r="D37" s="4"/>
       <c r="E37" s="3"/>
       <c r="F37" s="3"/>
       <c r="G37" s="3"/>
       <c r="H37" s="3"/>
       <c r="I37" s="3"/>
       <c r="J37" s="3" t="inlineStr">
         <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K37" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L37" s="3" t="inlineStr">
+        <is>
+          <t>780,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
+      <c r="A38" s="3"/>
+      <c r="B38" s="4"/>
+      <c r="C38" s="4"/>
+      <c r="D38" s="4"/>
+      <c r="E38" s="3"/>
+      <c r="F38" s="3"/>
+      <c r="G38" s="3"/>
+      <c r="H38" s="3"/>
+      <c r="I38" s="3"/>
+      <c r="J38" s="3" t="inlineStr">
+        <is>
           <t>60</t>
         </is>
       </c>
-      <c r="K37" s="3" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A38" s="3" t="inlineStr">
+      <c r="K38" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L38" s="3" t="inlineStr">
+        <is>
+          <t>760,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
+      <c r="A39" s="3" t="inlineStr">
         <is>
           <t>JET</t>
         </is>
       </c>
-      <c r="B38" s="4" t="inlineStr">
-[...10 lines deleted...]
-      <c r="D38" s="4" t="inlineStr">
+      <c r="B39" s="4" t="inlineStr">
+        <is>
+          <t>116호8638</t>
+        </is>
+      </c>
+      <c r="C39" s="4" t="inlineStr">
+        <is>
+          <t>액티언 HEV 1.5T S8 (카멜베이지투톤시트)</t>
+        </is>
+      </c>
+      <c r="D39" s="4" t="inlineStr">
         <is>
           <t>카멜/베이지투톤퀄팅인테리어, 딥컨트롤패키지2</t>
         </is>
       </c>
-      <c r="E38" s="3" t="inlineStr">
+      <c r="E39" s="3" t="inlineStr">
         <is>
           <t>신차</t>
         </is>
       </c>
-      <c r="F38" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G38" s="3" t="inlineStr">
+      <c r="F39" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G39" s="3" t="inlineStr">
         <is>
           <t>하이브리드</t>
         </is>
       </c>
-      <c r="H38" s="3" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J38" s="3" t="inlineStr">
+      <c r="H39" s="3" t="inlineStr">
+        <is>
+          <t>26년11월</t>
+        </is>
+      </c>
+      <c r="I39" s="3" t="inlineStr">
+        <is>
+          <t>9KM</t>
+        </is>
+      </c>
+      <c r="J39" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
-      <c r="K38" s="3" t="inlineStr">
+      <c r="K39" s="3" t="inlineStr">
         <is>
           <t>100</t>
         </is>
       </c>
-      <c r="L38" s="3" t="inlineStr">
-[...24 lines deleted...]
-      </c>
       <c r="L39" s="3" t="inlineStr">
         <is>
-          <t>830,000</t>
+          <t>840,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="3"/>
       <c r="B40" s="4"/>
       <c r="C40" s="4"/>
       <c r="D40" s="4"/>
       <c r="E40" s="3"/>
       <c r="F40" s="3"/>
       <c r="G40" s="3"/>
       <c r="H40" s="3"/>
       <c r="I40" s="3"/>
       <c r="J40" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K40" s="3" t="inlineStr">
         <is>
           <t>100</t>
         </is>
       </c>
       <c r="L40" s="3" t="inlineStr">
         <is>
-          <t>810,000</t>
+          <t>820,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="3"/>
       <c r="B41" s="4"/>
       <c r="C41" s="4"/>
       <c r="D41" s="4"/>
       <c r="E41" s="3"/>
       <c r="F41" s="3"/>
       <c r="G41" s="3"/>
       <c r="H41" s="3"/>
       <c r="I41" s="3"/>
       <c r="J41" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K41" s="3" t="inlineStr">
         <is>
           <t>100</t>
         </is>
       </c>
       <c r="L41" s="3" t="inlineStr">
         <is>
-          <t>790,000</t>
+          <t>800,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="3"/>
       <c r="B42" s="4"/>
       <c r="C42" s="4"/>
       <c r="D42" s="4"/>
       <c r="E42" s="3"/>
       <c r="F42" s="3"/>
       <c r="G42" s="3"/>
       <c r="H42" s="3"/>
       <c r="I42" s="3"/>
       <c r="J42" s="3" t="inlineStr">
         <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K42" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L42" s="3" t="inlineStr">
+        <is>
+          <t>780,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
+      <c r="A43" s="3"/>
+      <c r="B43" s="4"/>
+      <c r="C43" s="4"/>
+      <c r="D43" s="4"/>
+      <c r="E43" s="3"/>
+      <c r="F43" s="3"/>
+      <c r="G43" s="3"/>
+      <c r="H43" s="3"/>
+      <c r="I43" s="3"/>
+      <c r="J43" s="3" t="inlineStr">
+        <is>
           <t>60</t>
         </is>
       </c>
-      <c r="K42" s="3" t="inlineStr">
+      <c r="K43" s="3" t="inlineStr">
         <is>
           <t>100</t>
         </is>
       </c>
-      <c r="L42" s="3" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A43" s="3" t="inlineStr">
+      <c r="L43" s="3" t="inlineStr">
+        <is>
+          <t>760,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
+      <c r="A44" s="3" t="inlineStr">
         <is>
           <t>JET</t>
         </is>
       </c>
-      <c r="B43" s="4" t="inlineStr">
-[...16 lines deleted...]
-      <c r="E43" s="3" t="inlineStr">
+      <c r="B44" s="4" t="inlineStr">
+        <is>
+          <t>116호 8192</t>
+        </is>
+      </c>
+      <c r="C44" s="4" t="inlineStr">
+        <is>
+          <t>액티언 HEV 1.5T S8 라떼그레이지 (블랙시트)</t>
+        </is>
+      </c>
+      <c r="D44" s="4" t="inlineStr">
+        <is>
+          <t>딥컨트롤 패키지2 , 3D 어라운드 뷰 모니터
+링 시스템</t>
+        </is>
+      </c>
+      <c r="E44" s="3" t="inlineStr">
         <is>
           <t>신차</t>
         </is>
       </c>
-      <c r="F43" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G43" s="3" t="inlineStr">
+      <c r="F44" s="3" t="inlineStr">
+        <is>
+          <t>베이지</t>
+        </is>
+      </c>
+      <c r="G44" s="3" t="inlineStr">
         <is>
           <t>하이브리드</t>
         </is>
       </c>
-      <c r="H43" s="3" t="inlineStr">
+      <c r="H44" s="3" t="inlineStr">
         <is>
           <t>26년08월</t>
         </is>
       </c>
-      <c r="I43" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="J43" s="3" t="inlineStr">
+      <c r="I44" s="3" t="inlineStr">
+        <is>
+          <t>8KM</t>
+        </is>
+      </c>
+      <c r="J44" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
-      <c r="K43" s="3" t="inlineStr">
+      <c r="K44" s="3" t="inlineStr">
         <is>
           <t>100</t>
         </is>
       </c>
-      <c r="L43" s="3" t="inlineStr">
-[...24 lines deleted...]
-      </c>
       <c r="L44" s="3" t="inlineStr">
         <is>
-          <t>830,000</t>
+          <t>845,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="3"/>
       <c r="B45" s="4"/>
       <c r="C45" s="4"/>
       <c r="D45" s="4"/>
       <c r="E45" s="3"/>
       <c r="F45" s="3"/>
       <c r="G45" s="3"/>
       <c r="H45" s="3"/>
       <c r="I45" s="3"/>
       <c r="J45" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K45" s="3" t="inlineStr">
         <is>
           <t>100</t>
         </is>
       </c>
       <c r="L45" s="3" t="inlineStr">
         <is>
-          <t>810,000</t>
+          <t>825,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="3"/>
       <c r="B46" s="4"/>
       <c r="C46" s="4"/>
       <c r="D46" s="4"/>
       <c r="E46" s="3"/>
       <c r="F46" s="3"/>
       <c r="G46" s="3"/>
       <c r="H46" s="3"/>
       <c r="I46" s="3"/>
       <c r="J46" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K46" s="3" t="inlineStr">
         <is>
           <t>100</t>
         </is>
       </c>
       <c r="L46" s="3" t="inlineStr">
         <is>
-          <t>790,000</t>
+          <t>805,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="3"/>
       <c r="B47" s="4"/>
       <c r="C47" s="4"/>
       <c r="D47" s="4"/>
       <c r="E47" s="3"/>
       <c r="F47" s="3"/>
       <c r="G47" s="3"/>
       <c r="H47" s="3"/>
       <c r="I47" s="3"/>
       <c r="J47" s="3" t="inlineStr">
         <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K47" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L47" s="3" t="inlineStr">
+        <is>
+          <t>785,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
+      <c r="A48" s="3"/>
+      <c r="B48" s="4"/>
+      <c r="C48" s="4"/>
+      <c r="D48" s="4"/>
+      <c r="E48" s="3"/>
+      <c r="F48" s="3"/>
+      <c r="G48" s="3"/>
+      <c r="H48" s="3"/>
+      <c r="I48" s="3"/>
+      <c r="J48" s="3" t="inlineStr">
+        <is>
           <t>60</t>
         </is>
       </c>
-      <c r="K47" s="3" t="inlineStr">
+      <c r="K48" s="3" t="inlineStr">
         <is>
           <t>100</t>
         </is>
       </c>
-      <c r="L47" s="3" t="inlineStr">
-[...27 lines deleted...]
-      <c r="E48" s="3" t="inlineStr">
+      <c r="L48" s="3" t="inlineStr">
+        <is>
+          <t>765,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
+      <c r="A49" s="3" t="inlineStr">
+        <is>
+          <t>TABO</t>
+        </is>
+      </c>
+      <c r="B49" s="4" t="inlineStr">
+        <is>
+          <t>154호3812/3
+813</t>
+        </is>
+      </c>
+      <c r="C49" s="4" t="inlineStr">
+        <is>
+          <t>더 뉴 스포티지 하이브리드 프레스티지</t>
+        </is>
+      </c>
+      <c r="D49" s="4" t="inlineStr">
+        <is>
+          <t>스타일,파노라마선루프,컴포트 등</t>
+        </is>
+      </c>
+      <c r="E49" s="3" t="inlineStr">
         <is>
           <t>신차</t>
         </is>
       </c>
-      <c r="F48" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G48" s="3" t="inlineStr">
+      <c r="F49" s="3" t="inlineStr">
+        <is>
+          <t>화이트</t>
+        </is>
+      </c>
+      <c r="G49" s="3" t="inlineStr">
         <is>
           <t>하이브리드</t>
         </is>
       </c>
-      <c r="H48" s="3" t="inlineStr">
-[...34 lines deleted...]
-      <c r="I49" s="3"/>
+      <c r="H49" s="3" t="inlineStr">
+        <is>
+          <t>26년10월</t>
+        </is>
+      </c>
+      <c r="I49" s="3" t="inlineStr">
+        <is>
+          <t>3KM</t>
+        </is>
+      </c>
       <c r="J49" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K49" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>120</t>
         </is>
       </c>
       <c r="L49" s="3" t="inlineStr">
         <is>
-          <t>820,000</t>
+          <t>780,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="3"/>
       <c r="B50" s="4"/>
       <c r="C50" s="4"/>
       <c r="D50" s="4"/>
       <c r="E50" s="3"/>
       <c r="F50" s="3"/>
       <c r="G50" s="3"/>
       <c r="H50" s="3"/>
       <c r="I50" s="3"/>
       <c r="J50" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K50" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L50" s="3" t="inlineStr">
         <is>
-          <t>800,000</t>
+          <t>750,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
-      <c r="A51" s="3"/>
-[...7 lines deleted...]
-      <c r="I51" s="3"/>
+      <c r="A51" s="3" t="inlineStr">
+        <is>
+          <t>TABO</t>
+        </is>
+      </c>
+      <c r="B51" s="4" t="inlineStr">
+        <is>
+          <t>154호3814</t>
+        </is>
+      </c>
+      <c r="C51" s="4" t="inlineStr">
+        <is>
+          <t>더 뉴 스포티지 하이브리드 프레스티지</t>
+        </is>
+      </c>
+      <c r="D51" s="4" t="inlineStr">
+        <is>
+          <t>스타일.파노라마선루프,컴포트 등</t>
+        </is>
+      </c>
+      <c r="E51" s="3" t="inlineStr">
+        <is>
+          <t>신차</t>
+        </is>
+      </c>
+      <c r="F51" s="3" t="inlineStr">
+        <is>
+          <t>그래비티그레이</t>
+        </is>
+      </c>
+      <c r="G51" s="3" t="inlineStr">
+        <is>
+          <t>하이브리드</t>
+        </is>
+      </c>
+      <c r="H51" s="3" t="inlineStr">
+        <is>
+          <t>26년10월</t>
+        </is>
+      </c>
+      <c r="I51" s="3" t="inlineStr">
+        <is>
+          <t>3KM</t>
+        </is>
+      </c>
       <c r="J51" s="3" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
       <c r="K51" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>120</t>
         </is>
       </c>
       <c r="L51" s="3" t="inlineStr">
         <is>
           <t>780,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="3"/>
       <c r="B52" s="4"/>
       <c r="C52" s="4"/>
       <c r="D52" s="4"/>
       <c r="E52" s="3"/>
       <c r="F52" s="3"/>
       <c r="G52" s="3"/>
       <c r="H52" s="3"/>
       <c r="I52" s="3"/>
       <c r="J52" s="3" t="inlineStr">
         <is>
           <t>60</t>
         </is>
       </c>
       <c r="K52" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L52" s="3" t="inlineStr">
         <is>
-          <t>760,000</t>
+          <t>750,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="3" t="inlineStr">
         <is>
-          <t>JET</t>
+          <t>TABO</t>
         </is>
       </c>
       <c r="B53" s="4" t="inlineStr">
         <is>
-          <t>116호 8192</t>
+          <t>154호3815</t>
         </is>
       </c>
       <c r="C53" s="4" t="inlineStr">
         <is>
-          <t>액티언 HEV 1.5T S8 라떼그레이지 (블랙시트)</t>
+          <t>더 뉴 스포티지 하이브리드 프레스티지</t>
         </is>
       </c>
       <c r="D53" s="4" t="inlineStr">
         <is>
-          <t>딥컨트롤 패키지2 , 3D 어라운드 뷰 모니터
-링 시스템</t>
+          <t>스타일.파노라마선루프,컴포트 등</t>
         </is>
       </c>
       <c r="E53" s="3" t="inlineStr">
         <is>
           <t>신차</t>
         </is>
       </c>
       <c r="F53" s="3" t="inlineStr">
         <is>
-          <t>베이지</t>
+          <t>블랙</t>
         </is>
       </c>
       <c r="G53" s="3" t="inlineStr">
         <is>
           <t>하이브리드</t>
         </is>
       </c>
       <c r="H53" s="3" t="inlineStr">
         <is>
-          <t>26년08월</t>
+          <t>26년10월</t>
         </is>
       </c>
       <c r="I53" s="3" t="inlineStr">
         <is>
-          <t>8KM</t>
+          <t>3KM</t>
         </is>
       </c>
       <c r="J53" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K53" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>120</t>
         </is>
       </c>
       <c r="L53" s="3" t="inlineStr">
         <is>
-          <t>860,000</t>
+          <t>780,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="3"/>
       <c r="B54" s="4"/>
       <c r="C54" s="4"/>
       <c r="D54" s="4"/>
       <c r="E54" s="3"/>
       <c r="F54" s="3"/>
       <c r="G54" s="3"/>
       <c r="H54" s="3"/>
       <c r="I54" s="3"/>
       <c r="J54" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K54" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L54" s="3" t="inlineStr">
         <is>
-          <t>840,000</t>
+          <t>750,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
-      <c r="A55" s="3"/>
-[...7 lines deleted...]
-      <c r="I55" s="3"/>
+      <c r="A55" s="3" t="inlineStr">
+        <is>
+          <t>ACE</t>
+        </is>
+      </c>
+      <c r="B55" s="4" t="inlineStr">
+        <is>
+          <t>109하7865</t>
+        </is>
+      </c>
+      <c r="C55" s="4" t="inlineStr">
+        <is>
+          <t>더 뉴K8 하이브리드 노블레스</t>
+        </is>
+      </c>
+      <c r="D55" s="4" t="inlineStr">
+        <is>
+          <t>스마트커넥트, 프리미엄, 메리디안사운드, HU
+D, 투톤휠(브라운/베이지)-드라이브와이즈, 
+스타일2</t>
+        </is>
+      </c>
+      <c r="E55" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F55" s="3" t="inlineStr">
+        <is>
+          <t>미색</t>
+        </is>
+      </c>
+      <c r="G55" s="3" t="inlineStr">
+        <is>
+          <t>하이브리드</t>
+        </is>
+      </c>
+      <c r="H55" s="3" t="inlineStr">
+        <is>
+          <t>24년10월</t>
+        </is>
+      </c>
+      <c r="I55" s="3" t="inlineStr">
+        <is>
+          <t>13,407KM</t>
+        </is>
+      </c>
       <c r="J55" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K55" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L55" s="3" t="inlineStr">
         <is>
-          <t>820,000</t>
+          <t>900,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="3"/>
       <c r="B56" s="4"/>
       <c r="C56" s="4"/>
       <c r="D56" s="4"/>
       <c r="E56" s="3"/>
       <c r="F56" s="3"/>
       <c r="G56" s="3"/>
       <c r="H56" s="3"/>
       <c r="I56" s="3"/>
       <c r="J56" s="3" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
       <c r="K56" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L56" s="3" t="inlineStr">
         <is>
-          <t>800,000</t>
+          <t>950,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="3"/>
       <c r="B57" s="4"/>
       <c r="C57" s="4"/>
       <c r="D57" s="4"/>
       <c r="E57" s="3"/>
       <c r="F57" s="3"/>
       <c r="G57" s="3"/>
       <c r="H57" s="3"/>
       <c r="I57" s="3"/>
       <c r="J57" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K57" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L57" s="3" t="inlineStr">
         <is>
-          <t>780,000</t>
+          <t>1,000,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="3" t="inlineStr">
         <is>
-          <t>JET</t>
+          <t>ACE</t>
         </is>
       </c>
       <c r="B58" s="4" t="inlineStr">
         <is>
-          <t>116호8238 /
- 8239</t>
+          <t>109하7867</t>
         </is>
       </c>
       <c r="C58" s="4" t="inlineStr">
         <is>
-          <t>그랑콜레오스 1.5 HEV 아이코닉 클라우드펄 (다크블
-[...3 lines deleted...]
-      <c r="D58" s="4"/>
+          <t>더 뉴K8 하이브리드 노블레스 라이트</t>
+        </is>
+      </c>
+      <c r="D58" s="4" t="inlineStr">
+        <is>
+          <t>투톤휠(브라운)-드라이브와이즈, 스타일1</t>
+        </is>
+      </c>
       <c r="E58" s="3" t="inlineStr">
         <is>
-          <t>신차</t>
+          <t>중고차</t>
         </is>
       </c>
       <c r="F58" s="3" t="inlineStr">
         <is>
-          <t>흰색</t>
+          <t>검정</t>
         </is>
       </c>
       <c r="G58" s="3" t="inlineStr">
         <is>
           <t>하이브리드</t>
         </is>
       </c>
       <c r="H58" s="3" t="inlineStr">
         <is>
-          <t>26년09월</t>
+          <t>24년12월</t>
         </is>
       </c>
       <c r="I58" s="3" t="inlineStr">
         <is>
-          <t>5KM</t>
+          <t>18,287KM</t>
         </is>
       </c>
       <c r="J58" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K58" s="3" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L58" s="3" t="inlineStr">
         <is>
-          <t>900,000</t>
+          <t>830,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="3"/>
       <c r="B59" s="4"/>
       <c r="C59" s="4"/>
       <c r="D59" s="4"/>
       <c r="E59" s="3"/>
       <c r="F59" s="3"/>
       <c r="G59" s="3"/>
       <c r="H59" s="3"/>
       <c r="I59" s="3"/>
       <c r="J59" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K59" s="3" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L59" s="3" t="inlineStr">
         <is>
-          <t>875,000</t>
+          <t>880,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
       <c r="A60" s="3"/>
       <c r="B60" s="4"/>
       <c r="C60" s="4"/>
       <c r="D60" s="4"/>
       <c r="E60" s="3"/>
       <c r="F60" s="3"/>
       <c r="G60" s="3"/>
       <c r="H60" s="3"/>
       <c r="I60" s="3"/>
       <c r="J60" s="3" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="K60" s="3" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L60" s="3" t="inlineStr">
         <is>
-          <t>850,000</t>
+          <t>930,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
-      <c r="A61" s="3"/>
-[...7 lines deleted...]
-      <c r="I61" s="3"/>
+      <c r="A61" s="3" t="inlineStr">
+        <is>
+          <t>ai</t>
+        </is>
+      </c>
+      <c r="B61" s="4" t="inlineStr">
+        <is>
+          <t>133하3500</t>
+        </is>
+      </c>
+      <c r="C61" s="4" t="inlineStr">
+        <is>
+          <t>토레스 하이브리드 T5</t>
+        </is>
+      </c>
+      <c r="D61" s="4" t="inlineStr">
+        <is>
+          <t>밸류업 패키지, 12.3인치 KGM링크 내비게
+이션 패키지</t>
+        </is>
+      </c>
+      <c r="E61" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F61" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G61" s="3" t="inlineStr">
+        <is>
+          <t>하이브리드</t>
+        </is>
+      </c>
+      <c r="H61" s="3" t="inlineStr">
+        <is>
+          <t>25년08월</t>
+        </is>
+      </c>
+      <c r="I61" s="3" t="inlineStr">
+        <is>
+          <t>16,980KM</t>
+        </is>
+      </c>
       <c r="J61" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K61" s="3" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L61" s="3" t="inlineStr">
         <is>
-          <t>825,000</t>
+          <t>720,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
       <c r="A62" s="3"/>
       <c r="B62" s="4"/>
       <c r="C62" s="4"/>
       <c r="D62" s="4"/>
       <c r="E62" s="3"/>
       <c r="F62" s="3"/>
       <c r="G62" s="3"/>
       <c r="H62" s="3"/>
       <c r="I62" s="3"/>
       <c r="J62" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K62" s="3" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L62" s="3" t="inlineStr">
         <is>
-          <t>800,000</t>
+          <t>690,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
       <c r="A63" s="3" t="inlineStr">
         <is>
           <t>JET</t>
         </is>
       </c>
       <c r="B63" s="4" t="inlineStr">
         <is>
-          <t>116호 8240 
-/ 8241</t>
+          <t>141하7501</t>
         </is>
       </c>
       <c r="C63" s="4" t="inlineStr">
         <is>
-          <t>그랑콜레오스 1.5 HEV 아이코닉 어반그레이 (브라운
-[...3 lines deleted...]
-      <c r="D63" s="4"/>
+          <t>아반떼 HEV 모던</t>
+        </is>
+      </c>
+      <c r="D63" s="4" t="inlineStr">
+        <is>
+          <t>하이패스시스템(ECM룸미러), 인포테인먼트내비
+Ⅱ</t>
+        </is>
+      </c>
       <c r="E63" s="3" t="inlineStr">
         <is>
-          <t>신차</t>
+          <t>중고차</t>
         </is>
       </c>
       <c r="F63" s="3" t="inlineStr">
         <is>
-          <t>쥐색</t>
+          <t>흰색</t>
         </is>
       </c>
       <c r="G63" s="3" t="inlineStr">
         <is>
           <t>하이브리드</t>
         </is>
       </c>
       <c r="H63" s="3" t="inlineStr">
         <is>
-          <t>26년09월</t>
+          <t>22년03월</t>
         </is>
       </c>
       <c r="I63" s="3" t="inlineStr">
         <is>
-          <t>5KM</t>
+          <t>164,845KM</t>
         </is>
       </c>
       <c r="J63" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="K63" s="3" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>60</t>
         </is>
       </c>
       <c r="L63" s="3" t="inlineStr">
         <is>
-          <t>900,000</t>
+          <t>470,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
       <c r="A64" s="3"/>
       <c r="B64" s="4"/>
       <c r="C64" s="4"/>
       <c r="D64" s="4"/>
       <c r="E64" s="3"/>
       <c r="F64" s="3"/>
       <c r="G64" s="3"/>
       <c r="H64" s="3"/>
       <c r="I64" s="3"/>
       <c r="J64" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>26</t>
         </is>
       </c>
       <c r="K64" s="3" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>60</t>
         </is>
       </c>
       <c r="L64" s="3" t="inlineStr">
         <is>
-          <t>875,000</t>
+          <t>440,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
-      <c r="A65" s="3"/>
-[...7 lines deleted...]
-      <c r="I65" s="3"/>
+      <c r="A65" s="3" t="inlineStr">
+        <is>
+          <t>MY</t>
+        </is>
+      </c>
+      <c r="B65" s="4" t="inlineStr">
+        <is>
+          <t>125호4614</t>
+        </is>
+      </c>
+      <c r="C65" s="4" t="inlineStr">
+        <is>
+          <t>신형쏘렌토 하이브리드(MQ4) HEV 1.6 2WD 5
+인승 시그니처</t>
+        </is>
+      </c>
+      <c r="D65" s="4" t="inlineStr">
+        <is>
+          <t>스타일, 헤드업디스플레이, 드라이브와이즈</t>
+        </is>
+      </c>
+      <c r="E65" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F65" s="3" t="inlineStr">
+        <is>
+          <t>검정</t>
+        </is>
+      </c>
+      <c r="G65" s="3" t="inlineStr">
+        <is>
+          <t>하이브리드</t>
+        </is>
+      </c>
+      <c r="H65" s="3" t="inlineStr">
+        <is>
+          <t>23년02월</t>
+        </is>
+      </c>
+      <c r="I65" s="3" t="inlineStr">
+        <is>
+          <t>74,650KM</t>
+        </is>
+      </c>
       <c r="J65" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K65" s="3" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L65" s="3" t="inlineStr">
         <is>
-          <t>850,000</t>
+          <t>920,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="66">
       <c r="A66" s="3"/>
       <c r="B66" s="4"/>
       <c r="C66" s="4"/>
       <c r="D66" s="4"/>
       <c r="E66" s="3"/>
       <c r="F66" s="3"/>
       <c r="G66" s="3"/>
       <c r="H66" s="3"/>
       <c r="I66" s="3"/>
       <c r="J66" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K66" s="3" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L66" s="3" t="inlineStr">
         <is>
-          <t>825,000</t>
+          <t>830,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="67">
       <c r="A67" s="3"/>
       <c r="B67" s="4"/>
       <c r="C67" s="4"/>
       <c r="D67" s="4"/>
       <c r="E67" s="3"/>
       <c r="F67" s="3"/>
       <c r="G67" s="3"/>
       <c r="H67" s="3"/>
       <c r="I67" s="3"/>
       <c r="J67" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K67" s="3" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L67" s="3" t="inlineStr">
         <is>
-          <t>800,000</t>
+          <t>780,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="68">
       <c r="A68" s="3" t="inlineStr">
         <is>
-          <t>TABO</t>
+          <t>MY</t>
         </is>
       </c>
       <c r="B68" s="4" t="inlineStr">
         <is>
-          <t>154호3697</t>
+          <t>169하3893</t>
         </is>
       </c>
       <c r="C68" s="4" t="inlineStr">
         <is>
-          <t>The new 쏘렌토 (MQ4)  HEV 5인승 프레스
-티</t>
+          <t>신형쏘렌토 하이브리드(MQ4) HEV 1.6 2WD 5
+인승 프레스티지</t>
         </is>
       </c>
       <c r="D68" s="4" t="inlineStr">
         <is>
-          <t>썬룹,스타일,12.4인치클러스터,ㅡ라이브와이즈</t>
+          <t>내비게이션</t>
         </is>
       </c>
       <c r="E68" s="3" t="inlineStr">
         <is>
-          <t>신차</t>
+          <t>중고차</t>
         </is>
       </c>
       <c r="F68" s="3" t="inlineStr">
         <is>
-          <t>블랙</t>
+          <t>회색</t>
         </is>
       </c>
       <c r="G68" s="3" t="inlineStr">
         <is>
           <t>하이브리드</t>
         </is>
       </c>
       <c r="H68" s="3" t="inlineStr">
         <is>
-          <t>26년08월</t>
+          <t>22년02월</t>
         </is>
       </c>
       <c r="I68" s="3" t="inlineStr">
         <is>
-          <t>3KM</t>
+          <t>62,050KM</t>
         </is>
       </c>
       <c r="J68" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K68" s="3" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L68" s="3" t="inlineStr">
         <is>
-          <t>900,000</t>
+          <t>820,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="69">
       <c r="A69" s="3"/>
       <c r="B69" s="4"/>
       <c r="C69" s="4"/>
       <c r="D69" s="4"/>
       <c r="E69" s="3"/>
       <c r="F69" s="3"/>
       <c r="G69" s="3"/>
       <c r="H69" s="3"/>
       <c r="I69" s="3"/>
       <c r="J69" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K69" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L69" s="3" t="inlineStr">
         <is>
-          <t>870,000</t>
+          <t>760,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="70">
       <c r="A70" s="3" t="inlineStr">
         <is>
-          <t>TABO</t>
+          <t>SKY</t>
         </is>
       </c>
       <c r="B70" s="4" t="inlineStr">
         <is>
-          <t>154호3712</t>
+          <t>125하4709</t>
         </is>
       </c>
       <c r="C70" s="4" t="inlineStr">
         <is>
-          <t>The new 쏘렌토 (MQ4) 5인승  하이브리드 프
-[...8 lines deleted...]
-      </c>
+          <t>더 뉴아반떼 하이브리드(CN7) 인스퍼레이션</t>
+        </is>
+      </c>
+      <c r="D70" s="4"/>
       <c r="E70" s="3" t="inlineStr">
         <is>
-          <t>신차</t>
+          <t>중고차</t>
         </is>
       </c>
       <c r="F70" s="3" t="inlineStr">
         <is>
-          <t>그레이</t>
+          <t>회색</t>
         </is>
       </c>
       <c r="G70" s="3" t="inlineStr">
         <is>
           <t>하이브리드</t>
         </is>
       </c>
       <c r="H70" s="3" t="inlineStr">
         <is>
-          <t>26년08월</t>
+          <t>25년12월</t>
         </is>
       </c>
       <c r="I70" s="3" t="inlineStr">
         <is>
-          <t>3KM</t>
+          <t>13,000KM</t>
         </is>
       </c>
       <c r="J70" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K70" s="3" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L70" s="3" t="inlineStr">
         <is>
-          <t>900,000</t>
+          <t>650,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="71">
       <c r="A71" s="3"/>
       <c r="B71" s="4"/>
       <c r="C71" s="4"/>
       <c r="D71" s="4"/>
       <c r="E71" s="3"/>
       <c r="F71" s="3"/>
       <c r="G71" s="3"/>
       <c r="H71" s="3"/>
       <c r="I71" s="3"/>
       <c r="J71" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K71" s="3" t="inlineStr">
         <is>
           <t>150</t>
         </is>
       </c>
       <c r="L71" s="3" t="inlineStr">
         <is>
-          <t>870,000</t>
+          <t>680,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="72">
-      <c r="A72" s="3" t="inlineStr">
-[...46 lines deleted...]
-      </c>
+      <c r="A72" s="3"/>
+      <c r="B72" s="4"/>
+      <c r="C72" s="4"/>
+      <c r="D72" s="4"/>
+      <c r="E72" s="3"/>
+      <c r="F72" s="3"/>
+      <c r="G72" s="3"/>
+      <c r="H72" s="3"/>
+      <c r="I72" s="3"/>
       <c r="J72" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K72" s="3" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L72" s="3" t="inlineStr">
         <is>
-          <t>900,000</t>
+          <t>710,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="73">
       <c r="A73" s="3"/>
       <c r="B73" s="4"/>
       <c r="C73" s="4"/>
       <c r="D73" s="4"/>
       <c r="E73" s="3"/>
       <c r="F73" s="3"/>
       <c r="G73" s="3"/>
       <c r="H73" s="3"/>
       <c r="I73" s="3"/>
       <c r="J73" s="3" t="inlineStr">
         <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K73" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L73" s="3" t="inlineStr">
+        <is>
+          <t>740,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="74">
+      <c r="A74" s="3"/>
+      <c r="B74" s="4"/>
+      <c r="C74" s="4"/>
+      <c r="D74" s="4"/>
+      <c r="E74" s="3"/>
+      <c r="F74" s="3"/>
+      <c r="G74" s="3"/>
+      <c r="H74" s="3"/>
+      <c r="I74" s="3"/>
+      <c r="J74" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K74" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L74" s="3" t="inlineStr">
+        <is>
+          <t>770,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="75">
+      <c r="A75" s="3" t="inlineStr">
+        <is>
+          <t>SW</t>
+        </is>
+      </c>
+      <c r="B75" s="4" t="inlineStr">
+        <is>
+          <t>180허5339</t>
+        </is>
+      </c>
+      <c r="C75" s="4" t="inlineStr">
+        <is>
+          <t>쏘나타(DN8) 하이브리드 2.0 모던</t>
+        </is>
+      </c>
+      <c r="D75" s="4"/>
+      <c r="E75" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F75" s="3" t="inlineStr">
+        <is>
+          <t>회색</t>
+        </is>
+      </c>
+      <c r="G75" s="3" t="inlineStr">
+        <is>
+          <t>하이브리드</t>
+        </is>
+      </c>
+      <c r="H75" s="3" t="inlineStr">
+        <is>
+          <t>22년06월</t>
+        </is>
+      </c>
+      <c r="I75" s="3" t="inlineStr">
+        <is>
+          <t>185,114KM</t>
+        </is>
+      </c>
+      <c r="J75" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K75" s="3" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="L75" s="3" t="inlineStr">
+        <is>
+          <t>540,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="76">
+      <c r="A76" s="3"/>
+      <c r="B76" s="4"/>
+      <c r="C76" s="4"/>
+      <c r="D76" s="4"/>
+      <c r="E76" s="3"/>
+      <c r="F76" s="3"/>
+      <c r="G76" s="3"/>
+      <c r="H76" s="3"/>
+      <c r="I76" s="3"/>
+      <c r="J76" s="3" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K76" s="3" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="L76" s="3" t="inlineStr">
+        <is>
+          <t>500,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="77">
+      <c r="A77" s="3" t="inlineStr">
+        <is>
+          <t>SW</t>
+        </is>
+      </c>
+      <c r="B77" s="4" t="inlineStr">
+        <is>
+          <t>160허8498</t>
+        </is>
+      </c>
+      <c r="C77" s="4" t="inlineStr">
+        <is>
+          <t>아반떼 하이브리드(CN7) 스마트</t>
+        </is>
+      </c>
+      <c r="D77" s="4" t="inlineStr">
+        <is>
+          <t>인조가죽시트, 인포테인먼트내비Ⅴ, 하이패스시스
+템(ECM룸미러)</t>
+        </is>
+      </c>
+      <c r="E77" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F77" s="3" t="inlineStr">
+        <is>
+          <t>검정</t>
+        </is>
+      </c>
+      <c r="G77" s="3" t="inlineStr">
+        <is>
+          <t>하이브리드</t>
+        </is>
+      </c>
+      <c r="H77" s="3" t="inlineStr">
+        <is>
+          <t>21년08월</t>
+        </is>
+      </c>
+      <c r="I77" s="3" t="inlineStr">
+        <is>
+          <t>165,640KM</t>
+        </is>
+      </c>
+      <c r="J77" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K77" s="3" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="L77" s="3" t="inlineStr">
+        <is>
+          <t>520,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="78">
+      <c r="A78" s="3"/>
+      <c r="B78" s="4"/>
+      <c r="C78" s="4"/>
+      <c r="D78" s="4"/>
+      <c r="E78" s="3"/>
+      <c r="F78" s="3"/>
+      <c r="G78" s="3"/>
+      <c r="H78" s="3"/>
+      <c r="I78" s="3"/>
+      <c r="J78" s="3" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K78" s="3" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="L78" s="3" t="inlineStr">
+        <is>
+          <t>490,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="79">
+      <c r="A79" s="3" t="inlineStr">
+        <is>
+          <t>TASU</t>
+        </is>
+      </c>
+      <c r="B79" s="4" t="inlineStr">
+        <is>
+          <t>106하1186</t>
+        </is>
+      </c>
+      <c r="C79" s="4" t="inlineStr">
+        <is>
+          <t>쏘렌토 터보(5인승) HEV 2WD 시그니처 X-lin
+e(풀옵션)</t>
+        </is>
+      </c>
+      <c r="D79" s="4" t="inlineStr">
+        <is>
+          <t>컴포트,드라이브와이즈,UHD+빌트인캠2,KRE
+LL프리미엄사운드,19인치휠,스마트커넥트,선루
+프,사이스스텝,빌트인공기청정기,러기지패키지</t>
+        </is>
+      </c>
+      <c r="E79" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F79" s="3" t="inlineStr">
+        <is>
+          <t>오로라 블랙펄/올리브브라운</t>
+        </is>
+      </c>
+      <c r="G79" s="3" t="inlineStr">
+        <is>
+          <t>하이브리드</t>
+        </is>
+      </c>
+      <c r="H79" s="3" t="inlineStr">
+        <is>
+          <t>26년05월</t>
+        </is>
+      </c>
+      <c r="I79" s="3" t="inlineStr">
+        <is>
+          <t>7,582KM</t>
+        </is>
+      </c>
+      <c r="J79" s="3" t="inlineStr">
+        <is>
           <t>60</t>
         </is>
       </c>
-      <c r="K73" s="3" t="inlineStr">
+      <c r="K79" s="3" t="inlineStr">
+        <is>
+          <t>220</t>
+        </is>
+      </c>
+      <c r="L79" s="3" t="inlineStr">
+        <is>
+          <t>1,270,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="80">
+      <c r="A80" s="3"/>
+      <c r="B80" s="4"/>
+      <c r="C80" s="4"/>
+      <c r="D80" s="4"/>
+      <c r="E80" s="3"/>
+      <c r="F80" s="3"/>
+      <c r="G80" s="3"/>
+      <c r="H80" s="3"/>
+      <c r="I80" s="3"/>
+      <c r="J80" s="3" t="inlineStr">
+        <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="K80" s="3" t="inlineStr">
+        <is>
+          <t>220</t>
+        </is>
+      </c>
+      <c r="L80" s="3" t="inlineStr">
+        <is>
+          <t>1,240,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="81">
+      <c r="A81" s="3" t="inlineStr">
+        <is>
+          <t>V</t>
+        </is>
+      </c>
+      <c r="B81" s="4" t="inlineStr">
+        <is>
+          <t>125호9013</t>
+        </is>
+      </c>
+      <c r="C81" s="4" t="inlineStr">
+        <is>
+          <t>싼타페 하이브리드 1.6 프레스티지 하이브리드 2WD</t>
+        </is>
+      </c>
+      <c r="D81" s="4" t="inlineStr">
+        <is>
+          <t>파킹 어시스트 플러스 I, 스마트 센스</t>
+        </is>
+      </c>
+      <c r="E81" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F81" s="3" t="inlineStr">
+        <is>
+          <t>화이트</t>
+        </is>
+      </c>
+      <c r="G81" s="3" t="inlineStr">
+        <is>
+          <t>하이브리드</t>
+        </is>
+      </c>
+      <c r="H81" s="3" t="inlineStr">
+        <is>
+          <t>23년01월</t>
+        </is>
+      </c>
+      <c r="I81" s="3" t="inlineStr">
+        <is>
+          <t>41,000KM</t>
+        </is>
+      </c>
+      <c r="J81" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K81" s="3" t="inlineStr">
         <is>
           <t>150</t>
         </is>
       </c>
-      <c r="L73" s="3" t="inlineStr">
-[...343 lines deleted...]
-      </c>
       <c r="L81" s="3" t="inlineStr">
         <is>
-          <t>920,000</t>
+          <t>1,170,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="82">
       <c r="A82" s="3"/>
       <c r="B82" s="4"/>
       <c r="C82" s="4"/>
       <c r="D82" s="4"/>
       <c r="E82" s="3"/>
       <c r="F82" s="3"/>
       <c r="G82" s="3"/>
       <c r="H82" s="3"/>
       <c r="I82" s="3"/>
       <c r="J82" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K82" s="3" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L82" s="3" t="inlineStr">
         <is>
-          <t>890,000</t>
+          <t>1,110,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="83">
       <c r="A83" s="3"/>
       <c r="B83" s="4"/>
       <c r="C83" s="4"/>
       <c r="D83" s="4"/>
       <c r="E83" s="3"/>
       <c r="F83" s="3"/>
       <c r="G83" s="3"/>
       <c r="H83" s="3"/>
       <c r="I83" s="3"/>
       <c r="J83" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K83" s="3" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L83" s="3" t="inlineStr">
         <is>
-          <t>860,000</t>
+          <t>1,000,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="84">
       <c r="A84" s="3"/>
       <c r="B84" s="4"/>
       <c r="C84" s="4"/>
       <c r="D84" s="4"/>
       <c r="E84" s="3"/>
       <c r="F84" s="3"/>
       <c r="G84" s="3"/>
       <c r="H84" s="3"/>
       <c r="I84" s="3"/>
       <c r="J84" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K84" s="3" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L84" s="3" t="inlineStr">
-        <is>
-[...1299 lines deleted...]
-      <c r="L122" s="3" t="inlineStr">
         <is>
           <t>900,000</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:B3"/>
     <mergeCell ref="C2:C3"/>
     <mergeCell ref="D2:D3"/>
     <mergeCell ref="E2:E3"/>
     <mergeCell ref="F2:F3"/>
     <mergeCell ref="G2:G3"/>
     <mergeCell ref="H2:H3"/>
     <mergeCell ref="I2:I3"/>
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="B4:B6"/>
     <mergeCell ref="C4:C6"/>
     <mergeCell ref="D4:D6"/>
     <mergeCell ref="E4:E6"/>
     <mergeCell ref="F4:F6"/>
     <mergeCell ref="G4:G6"/>
     <mergeCell ref="H4:H6"/>
     <mergeCell ref="I4:I6"/>
-    <mergeCell ref="A7:A8"/>
-[...124 lines deleted...]
-    <mergeCell ref="I63:I67"/>
+    <mergeCell ref="A7:A9"/>
+    <mergeCell ref="B7:B9"/>
+    <mergeCell ref="C7:C9"/>
+    <mergeCell ref="D7:D9"/>
+    <mergeCell ref="E7:E9"/>
+    <mergeCell ref="F7:F9"/>
+    <mergeCell ref="G7:G9"/>
+    <mergeCell ref="H7:H9"/>
+    <mergeCell ref="I7:I9"/>
+    <mergeCell ref="A10:A12"/>
+    <mergeCell ref="B10:B12"/>
+    <mergeCell ref="C10:C12"/>
+    <mergeCell ref="D10:D12"/>
+    <mergeCell ref="E10:E12"/>
+    <mergeCell ref="F10:F12"/>
+    <mergeCell ref="G10:G12"/>
+    <mergeCell ref="H10:H12"/>
+    <mergeCell ref="I10:I12"/>
+    <mergeCell ref="A13:A17"/>
+    <mergeCell ref="B13:B17"/>
+    <mergeCell ref="C13:C17"/>
+    <mergeCell ref="D13:D17"/>
+    <mergeCell ref="E13:E17"/>
+    <mergeCell ref="F13:F17"/>
+    <mergeCell ref="G13:G17"/>
+    <mergeCell ref="H13:H17"/>
+    <mergeCell ref="I13:I17"/>
+    <mergeCell ref="A18:A20"/>
+    <mergeCell ref="B18:B20"/>
+    <mergeCell ref="C18:C20"/>
+    <mergeCell ref="D18:D20"/>
+    <mergeCell ref="E18:E20"/>
+    <mergeCell ref="F18:F20"/>
+    <mergeCell ref="G18:G20"/>
+    <mergeCell ref="H18:H20"/>
+    <mergeCell ref="I18:I20"/>
+    <mergeCell ref="A21:A23"/>
+    <mergeCell ref="B21:B23"/>
+    <mergeCell ref="C21:C23"/>
+    <mergeCell ref="D21:D23"/>
+    <mergeCell ref="E21:E23"/>
+    <mergeCell ref="F21:F23"/>
+    <mergeCell ref="G21:G23"/>
+    <mergeCell ref="H21:H23"/>
+    <mergeCell ref="I21:I23"/>
+    <mergeCell ref="A24:A28"/>
+    <mergeCell ref="B24:B28"/>
+    <mergeCell ref="C24:C28"/>
+    <mergeCell ref="D24:D28"/>
+    <mergeCell ref="E24:E28"/>
+    <mergeCell ref="F24:F28"/>
+    <mergeCell ref="G24:G28"/>
+    <mergeCell ref="H24:H28"/>
+    <mergeCell ref="I24:I28"/>
+    <mergeCell ref="A29:A33"/>
+    <mergeCell ref="B29:B33"/>
+    <mergeCell ref="C29:C33"/>
+    <mergeCell ref="D29:D33"/>
+    <mergeCell ref="E29:E33"/>
+    <mergeCell ref="F29:F33"/>
+    <mergeCell ref="G29:G33"/>
+    <mergeCell ref="H29:H33"/>
+    <mergeCell ref="I29:I33"/>
+    <mergeCell ref="A34:A38"/>
+    <mergeCell ref="B34:B38"/>
+    <mergeCell ref="C34:C38"/>
+    <mergeCell ref="D34:D38"/>
+    <mergeCell ref="E34:E38"/>
+    <mergeCell ref="F34:F38"/>
+    <mergeCell ref="G34:G38"/>
+    <mergeCell ref="H34:H38"/>
+    <mergeCell ref="I34:I38"/>
+    <mergeCell ref="A39:A43"/>
+    <mergeCell ref="B39:B43"/>
+    <mergeCell ref="C39:C43"/>
+    <mergeCell ref="D39:D43"/>
+    <mergeCell ref="E39:E43"/>
+    <mergeCell ref="F39:F43"/>
+    <mergeCell ref="G39:G43"/>
+    <mergeCell ref="H39:H43"/>
+    <mergeCell ref="I39:I43"/>
+    <mergeCell ref="A44:A48"/>
+    <mergeCell ref="B44:B48"/>
+    <mergeCell ref="C44:C48"/>
+    <mergeCell ref="D44:D48"/>
+    <mergeCell ref="E44:E48"/>
+    <mergeCell ref="F44:F48"/>
+    <mergeCell ref="G44:G48"/>
+    <mergeCell ref="H44:H48"/>
+    <mergeCell ref="I44:I48"/>
+    <mergeCell ref="A49:A50"/>
+    <mergeCell ref="B49:B50"/>
+    <mergeCell ref="C49:C50"/>
+    <mergeCell ref="D49:D50"/>
+    <mergeCell ref="E49:E50"/>
+    <mergeCell ref="F49:F50"/>
+    <mergeCell ref="G49:G50"/>
+    <mergeCell ref="H49:H50"/>
+    <mergeCell ref="I49:I50"/>
+    <mergeCell ref="A51:A52"/>
+    <mergeCell ref="B51:B52"/>
+    <mergeCell ref="C51:C52"/>
+    <mergeCell ref="D51:D52"/>
+    <mergeCell ref="E51:E52"/>
+    <mergeCell ref="F51:F52"/>
+    <mergeCell ref="G51:G52"/>
+    <mergeCell ref="H51:H52"/>
+    <mergeCell ref="I51:I52"/>
+    <mergeCell ref="A53:A54"/>
+    <mergeCell ref="B53:B54"/>
+    <mergeCell ref="C53:C54"/>
+    <mergeCell ref="D53:D54"/>
+    <mergeCell ref="E53:E54"/>
+    <mergeCell ref="F53:F54"/>
+    <mergeCell ref="G53:G54"/>
+    <mergeCell ref="H53:H54"/>
+    <mergeCell ref="I53:I54"/>
+    <mergeCell ref="A55:A57"/>
+    <mergeCell ref="B55:B57"/>
+    <mergeCell ref="C55:C57"/>
+    <mergeCell ref="D55:D57"/>
+    <mergeCell ref="E55:E57"/>
+    <mergeCell ref="F55:F57"/>
+    <mergeCell ref="G55:G57"/>
+    <mergeCell ref="H55:H57"/>
+    <mergeCell ref="I55:I57"/>
+    <mergeCell ref="A58:A60"/>
+    <mergeCell ref="B58:B60"/>
+    <mergeCell ref="C58:C60"/>
+    <mergeCell ref="D58:D60"/>
+    <mergeCell ref="E58:E60"/>
+    <mergeCell ref="F58:F60"/>
+    <mergeCell ref="G58:G60"/>
+    <mergeCell ref="H58:H60"/>
+    <mergeCell ref="I58:I60"/>
+    <mergeCell ref="A61:A62"/>
+    <mergeCell ref="B61:B62"/>
+    <mergeCell ref="C61:C62"/>
+    <mergeCell ref="D61:D62"/>
+    <mergeCell ref="E61:E62"/>
+    <mergeCell ref="F61:F62"/>
+    <mergeCell ref="G61:G62"/>
+    <mergeCell ref="H61:H62"/>
+    <mergeCell ref="I61:I62"/>
+    <mergeCell ref="A63:A64"/>
+    <mergeCell ref="B63:B64"/>
+    <mergeCell ref="C63:C64"/>
+    <mergeCell ref="D63:D64"/>
+    <mergeCell ref="E63:E64"/>
+    <mergeCell ref="F63:F64"/>
+    <mergeCell ref="G63:G64"/>
+    <mergeCell ref="H63:H64"/>
+    <mergeCell ref="I63:I64"/>
+    <mergeCell ref="A65:A67"/>
+    <mergeCell ref="B65:B67"/>
+    <mergeCell ref="C65:C67"/>
+    <mergeCell ref="D65:D67"/>
+    <mergeCell ref="E65:E67"/>
+    <mergeCell ref="F65:F67"/>
+    <mergeCell ref="G65:G67"/>
+    <mergeCell ref="H65:H67"/>
+    <mergeCell ref="I65:I67"/>
     <mergeCell ref="A68:A69"/>
     <mergeCell ref="B68:B69"/>
     <mergeCell ref="C68:C69"/>
     <mergeCell ref="D68:D69"/>
     <mergeCell ref="E68:E69"/>
     <mergeCell ref="F68:F69"/>
     <mergeCell ref="G68:G69"/>
     <mergeCell ref="H68:H69"/>
     <mergeCell ref="I68:I69"/>
-    <mergeCell ref="A70:A71"/>
-[...133 lines deleted...]
-    <mergeCell ref="I119:I122"/>
+    <mergeCell ref="A70:A74"/>
+    <mergeCell ref="B70:B74"/>
+    <mergeCell ref="C70:C74"/>
+    <mergeCell ref="D70:D74"/>
+    <mergeCell ref="E70:E74"/>
+    <mergeCell ref="F70:F74"/>
+    <mergeCell ref="G70:G74"/>
+    <mergeCell ref="H70:H74"/>
+    <mergeCell ref="I70:I74"/>
+    <mergeCell ref="A75:A76"/>
+    <mergeCell ref="B75:B76"/>
+    <mergeCell ref="C75:C76"/>
+    <mergeCell ref="D75:D76"/>
+    <mergeCell ref="E75:E76"/>
+    <mergeCell ref="F75:F76"/>
+    <mergeCell ref="G75:G76"/>
+    <mergeCell ref="H75:H76"/>
+    <mergeCell ref="I75:I76"/>
+    <mergeCell ref="A77:A78"/>
+    <mergeCell ref="B77:B78"/>
+    <mergeCell ref="C77:C78"/>
+    <mergeCell ref="D77:D78"/>
+    <mergeCell ref="E77:E78"/>
+    <mergeCell ref="F77:F78"/>
+    <mergeCell ref="G77:G78"/>
+    <mergeCell ref="H77:H78"/>
+    <mergeCell ref="I77:I78"/>
+    <mergeCell ref="A79:A80"/>
+    <mergeCell ref="B79:B80"/>
+    <mergeCell ref="C79:C80"/>
+    <mergeCell ref="D79:D80"/>
+    <mergeCell ref="E79:E80"/>
+    <mergeCell ref="F79:F80"/>
+    <mergeCell ref="G79:G80"/>
+    <mergeCell ref="H79:H80"/>
+    <mergeCell ref="I79:I80"/>
+    <mergeCell ref="A81:A84"/>
+    <mergeCell ref="B81:B84"/>
+    <mergeCell ref="C81:C84"/>
+    <mergeCell ref="D81:D84"/>
+    <mergeCell ref="E81:E84"/>
+    <mergeCell ref="F81:F84"/>
+    <mergeCell ref="G81:G84"/>
+    <mergeCell ref="H81:H84"/>
+    <mergeCell ref="I81:I84"/>
   </mergeCells>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <dc:description/>