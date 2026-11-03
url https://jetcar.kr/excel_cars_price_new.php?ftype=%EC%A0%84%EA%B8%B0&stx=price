--- v2 (2026-09-19)
+++ v3 (2026-11-03)
@@ -152,51 +152,51 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:L62"/>
+  <dimension ref="A1:L67"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1" min="1" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="2" min="2" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="3" min="3" style="0" customWidth="true" width="44"/>
     <col collapsed="false" hidden="false" max="4" min="4" style="0" customWidth="true" width="40"/>
     <col collapsed="false" hidden="false" max="5" min="5" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="6" min="6" style="0" customWidth="true" width="18"/>
     <col collapsed="false" hidden="false" max="7" min="7" style="0" customWidth="true" width="18"/>
     <col collapsed="false" hidden="false" max="8" min="8" style="0" customWidth="true" width="14"/>
     <col collapsed="false" hidden="false" max="9" min="9" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="10" min="10" style="0" customWidth="true" width="8"/>
     <col collapsed="false" hidden="false" max="11" min="11" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="12" min="12" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="1024" min="13" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="2" t="inlineStr">
         <is>
           <t>코드</t>
@@ -356,2269 +356,2498 @@
       <c r="D4" s="4"/>
       <c r="E4" s="3"/>
       <c r="F4" s="3"/>
       <c r="G4" s="3"/>
       <c r="H4" s="3"/>
       <c r="I4" s="3"/>
       <c r="J4" s="3" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="K4" s="3" t="inlineStr">
         <is>
           <t>100</t>
         </is>
       </c>
       <c r="L4" s="3" t="inlineStr">
         <is>
           <t>620,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
-          <t>HA</t>
+          <t>GD</t>
         </is>
       </c>
       <c r="B5" s="4" t="inlineStr">
         <is>
-          <t>74하1417</t>
+          <t>47호9760, 4
+7호9761, 47
+호9762, 47호
+9763, 47호9
+764, 47호97
+65</t>
         </is>
       </c>
       <c r="C5" s="4" t="inlineStr">
         <is>
-          <t>현대 더 뉴스타리아 일렉트릭 EV 투어러 11인승 모던</t>
+          <t>더 기아 레이 EV 에어</t>
         </is>
       </c>
       <c r="D5" s="4" t="inlineStr">
         <is>
-          <t>빌트인캠2+ , 컴포트, 익스테리어디자인, 멀
-[...1 lines deleted...]
-1,테크2</t>
+          <t>기본형</t>
         </is>
       </c>
       <c r="E5" s="3" t="inlineStr">
         <is>
           <t>신차</t>
         </is>
       </c>
       <c r="F5" s="3" t="inlineStr">
         <is>
-          <t>블랙</t>
+          <t>흰색</t>
         </is>
       </c>
       <c r="G5" s="3" t="inlineStr">
         <is>
           <t>전기</t>
         </is>
       </c>
       <c r="H5" s="3" t="inlineStr">
         <is>
-          <t>26년08월</t>
+          <t>25년09월</t>
         </is>
       </c>
       <c r="I5" s="3" t="inlineStr">
         <is>
-          <t>129KM</t>
+          <t>50KM</t>
         </is>
       </c>
       <c r="J5" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K5" s="3" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L5" s="3" t="inlineStr">
         <is>
-          <t>1,144,000</t>
+          <t>575,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3"/>
       <c r="B6" s="4"/>
       <c r="C6" s="4"/>
       <c r="D6" s="4"/>
       <c r="E6" s="3"/>
       <c r="F6" s="3"/>
       <c r="G6" s="3"/>
       <c r="H6" s="3"/>
       <c r="I6" s="3"/>
       <c r="J6" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K6" s="3" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L6" s="3" t="inlineStr">
         <is>
-          <t>1,114,000</t>
+          <t>605,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3"/>
       <c r="B7" s="4"/>
       <c r="C7" s="4"/>
       <c r="D7" s="4"/>
       <c r="E7" s="3"/>
       <c r="F7" s="3"/>
       <c r="G7" s="3"/>
       <c r="H7" s="3"/>
       <c r="I7" s="3"/>
       <c r="J7" s="3" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="K7" s="3" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L7" s="3" t="inlineStr">
         <is>
-          <t>1,084,000</t>
+          <t>635,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
-      <c r="A8" s="3"/>
-[...1 lines deleted...]
-      <c r="C8" s="4"/>
+      <c r="A8" s="3" t="inlineStr">
+        <is>
+          <t>HU2</t>
+        </is>
+      </c>
+      <c r="B8" s="4" t="inlineStr">
+        <is>
+          <t>41하9515</t>
+        </is>
+      </c>
+      <c r="C8" s="4" t="inlineStr">
+        <is>
+          <t>돌핀 EV</t>
+        </is>
+      </c>
       <c r="D8" s="4"/>
-      <c r="E8" s="3"/>
-[...3 lines deleted...]
-      <c r="I8" s="3"/>
+      <c r="E8" s="3" t="inlineStr">
+        <is>
+          <t>신차</t>
+        </is>
+      </c>
+      <c r="F8" s="3" t="inlineStr">
+        <is>
+          <t>그레이</t>
+        </is>
+      </c>
+      <c r="G8" s="3" t="inlineStr">
+        <is>
+          <t>전기</t>
+        </is>
+      </c>
+      <c r="H8" s="3" t="inlineStr">
+        <is>
+          <t>26년10월</t>
+        </is>
+      </c>
+      <c r="I8" s="3" t="inlineStr">
+        <is>
+          <t>50KM</t>
+        </is>
+      </c>
       <c r="J8" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K8" s="3" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>80</t>
         </is>
       </c>
       <c r="L8" s="3" t="inlineStr">
         <is>
-          <t>1,054,000</t>
+          <t>610,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3"/>
       <c r="B9" s="4"/>
       <c r="C9" s="4"/>
       <c r="D9" s="4"/>
       <c r="E9" s="3"/>
       <c r="F9" s="3"/>
       <c r="G9" s="3"/>
       <c r="H9" s="3"/>
       <c r="I9" s="3"/>
       <c r="J9" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K9" s="3" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>80</t>
         </is>
       </c>
       <c r="L9" s="3" t="inlineStr">
         <is>
-          <t>1,024,000</t>
+          <t>595,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
-      <c r="A10" s="3" t="inlineStr">
-[...15 lines deleted...]
-      </c>
+      <c r="A10" s="3"/>
+      <c r="B10" s="4"/>
+      <c r="C10" s="4"/>
       <c r="D10" s="4"/>
-      <c r="E10" s="3" t="inlineStr">
-[...23 lines deleted...]
-      </c>
+      <c r="E10" s="3"/>
+      <c r="F10" s="3"/>
+      <c r="G10" s="3"/>
+      <c r="H10" s="3"/>
+      <c r="I10" s="3"/>
       <c r="J10" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K10" s="3" t="inlineStr">
         <is>
           <t>80</t>
         </is>
       </c>
       <c r="L10" s="3" t="inlineStr">
         <is>
-          <t>640,000</t>
+          <t>580,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3"/>
       <c r="B11" s="4"/>
       <c r="C11" s="4"/>
       <c r="D11" s="4"/>
       <c r="E11" s="3"/>
       <c r="F11" s="3"/>
       <c r="G11" s="3"/>
       <c r="H11" s="3"/>
       <c r="I11" s="3"/>
       <c r="J11" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K11" s="3" t="inlineStr">
         <is>
           <t>80</t>
         </is>
       </c>
       <c r="L11" s="3" t="inlineStr">
         <is>
-          <t>620,000</t>
+          <t>565,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
-      <c r="A12" s="3"/>
-[...1 lines deleted...]
-      <c r="C12" s="4"/>
+      <c r="A12" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B12" s="4" t="inlineStr">
+        <is>
+          <t>13호 7877 /
+ 7879 / 78
+80 / 7881</t>
+        </is>
+      </c>
+      <c r="C12" s="4" t="inlineStr">
+        <is>
+          <t>돌핀 스키화이트 </t>
+        </is>
+      </c>
       <c r="D12" s="4"/>
-      <c r="E12" s="3"/>
-[...3 lines deleted...]
-      <c r="I12" s="3"/>
+      <c r="E12" s="3" t="inlineStr">
+        <is>
+          <t>신차</t>
+        </is>
+      </c>
+      <c r="F12" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G12" s="3" t="inlineStr">
+        <is>
+          <t>전기</t>
+        </is>
+      </c>
+      <c r="H12" s="3" t="inlineStr">
+        <is>
+          <t>26년09월</t>
+        </is>
+      </c>
+      <c r="I12" s="3" t="inlineStr">
+        <is>
+          <t>15KM</t>
+        </is>
+      </c>
       <c r="J12" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K12" s="3" t="inlineStr">
         <is>
           <t>80</t>
         </is>
       </c>
       <c r="L12" s="3" t="inlineStr">
         <is>
-          <t>600,000</t>
+          <t>640,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3"/>
       <c r="B13" s="4"/>
       <c r="C13" s="4"/>
       <c r="D13" s="4"/>
       <c r="E13" s="3"/>
       <c r="F13" s="3"/>
       <c r="G13" s="3"/>
       <c r="H13" s="3"/>
       <c r="I13" s="3"/>
       <c r="J13" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K13" s="3" t="inlineStr">
         <is>
           <t>80</t>
         </is>
       </c>
       <c r="L13" s="3" t="inlineStr">
         <is>
-          <t>580,000</t>
+          <t>620,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="3"/>
       <c r="B14" s="4"/>
       <c r="C14" s="4"/>
       <c r="D14" s="4"/>
       <c r="E14" s="3"/>
       <c r="F14" s="3"/>
       <c r="G14" s="3"/>
       <c r="H14" s="3"/>
       <c r="I14" s="3"/>
       <c r="J14" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K14" s="3" t="inlineStr">
         <is>
           <t>80</t>
         </is>
       </c>
       <c r="L14" s="3" t="inlineStr">
         <is>
-          <t>560,000</t>
+          <t>600,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
-      <c r="A15" s="3" t="inlineStr">
-[...16 lines deleted...]
-      </c>
+      <c r="A15" s="3"/>
+      <c r="B15" s="4"/>
+      <c r="C15" s="4"/>
       <c r="D15" s="4"/>
-      <c r="E15" s="3" t="inlineStr">
-[...23 lines deleted...]
-      </c>
+      <c r="E15" s="3"/>
+      <c r="F15" s="3"/>
+      <c r="G15" s="3"/>
+      <c r="H15" s="3"/>
+      <c r="I15" s="3"/>
       <c r="J15" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K15" s="3" t="inlineStr">
         <is>
           <t>80</t>
         </is>
       </c>
       <c r="L15" s="3" t="inlineStr">
         <is>
-          <t>640,000</t>
+          <t>580,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="3"/>
       <c r="B16" s="4"/>
       <c r="C16" s="4"/>
       <c r="D16" s="4"/>
       <c r="E16" s="3"/>
       <c r="F16" s="3"/>
       <c r="G16" s="3"/>
       <c r="H16" s="3"/>
       <c r="I16" s="3"/>
       <c r="J16" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K16" s="3" t="inlineStr">
         <is>
           <t>80</t>
         </is>
       </c>
       <c r="L16" s="3" t="inlineStr">
         <is>
-          <t>620,000</t>
+          <t>560,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
-      <c r="A17" s="3"/>
-[...1 lines deleted...]
-      <c r="C17" s="4"/>
+      <c r="A17" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B17" s="4" t="inlineStr">
+        <is>
+          <t>13호 7888 /
+ 7890 / 78
+91 / 7892 
+/ 7893 / 7
+894</t>
+        </is>
+      </c>
+      <c r="C17" s="4" t="inlineStr">
+        <is>
+          <t>테슬라 모델Y 프리미엄 RWD</t>
+        </is>
+      </c>
       <c r="D17" s="4"/>
-      <c r="E17" s="3"/>
-[...3 lines deleted...]
-      <c r="I17" s="3"/>
+      <c r="E17" s="3" t="inlineStr">
+        <is>
+          <t>신차</t>
+        </is>
+      </c>
+      <c r="F17" s="3" t="inlineStr">
+        <is>
+          <t>쥐색</t>
+        </is>
+      </c>
+      <c r="G17" s="3" t="inlineStr">
+        <is>
+          <t>전기</t>
+        </is>
+      </c>
+      <c r="H17" s="3" t="inlineStr">
+        <is>
+          <t>26년11월</t>
+        </is>
+      </c>
+      <c r="I17" s="3" t="inlineStr">
+        <is>
+          <t>10KM</t>
+        </is>
+      </c>
       <c r="J17" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K17" s="3" t="inlineStr">
         <is>
-          <t>80</t>
+          <t>300</t>
         </is>
       </c>
       <c r="L17" s="3" t="inlineStr">
         <is>
-          <t>600,000</t>
+          <t>1,230,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="3"/>
       <c r="B18" s="4"/>
       <c r="C18" s="4"/>
       <c r="D18" s="4"/>
       <c r="E18" s="3"/>
       <c r="F18" s="3"/>
       <c r="G18" s="3"/>
       <c r="H18" s="3"/>
       <c r="I18" s="3"/>
       <c r="J18" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K18" s="3" t="inlineStr">
         <is>
-          <t>80</t>
+          <t>300</t>
         </is>
       </c>
       <c r="L18" s="3" t="inlineStr">
         <is>
-          <t>580,000</t>
+          <t>1,200,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="3"/>
       <c r="B19" s="4"/>
       <c r="C19" s="4"/>
       <c r="D19" s="4"/>
       <c r="E19" s="3"/>
       <c r="F19" s="3"/>
       <c r="G19" s="3"/>
       <c r="H19" s="3"/>
       <c r="I19" s="3"/>
       <c r="J19" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K19" s="3" t="inlineStr">
         <is>
-          <t>80</t>
+          <t>300</t>
         </is>
       </c>
       <c r="L19" s="3" t="inlineStr">
         <is>
-          <t>560,000</t>
+          <t>1,170,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
-      <c r="A20" s="3" t="inlineStr">
-[...14 lines deleted...]
-      </c>
+      <c r="A20" s="3"/>
+      <c r="B20" s="4"/>
+      <c r="C20" s="4"/>
       <c r="D20" s="4"/>
-      <c r="E20" s="3" t="inlineStr">
-[...23 lines deleted...]
-      </c>
+      <c r="E20" s="3"/>
+      <c r="F20" s="3"/>
+      <c r="G20" s="3"/>
+      <c r="H20" s="3"/>
+      <c r="I20" s="3"/>
       <c r="J20" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K20" s="3" t="inlineStr">
         <is>
           <t>300</t>
         </is>
       </c>
       <c r="L20" s="3" t="inlineStr">
         <is>
-          <t>1,230,000</t>
+          <t>1,140,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="3"/>
       <c r="B21" s="4"/>
       <c r="C21" s="4"/>
       <c r="D21" s="4"/>
       <c r="E21" s="3"/>
       <c r="F21" s="3"/>
       <c r="G21" s="3"/>
       <c r="H21" s="3"/>
       <c r="I21" s="3"/>
       <c r="J21" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K21" s="3" t="inlineStr">
         <is>
           <t>300</t>
         </is>
       </c>
       <c r="L21" s="3" t="inlineStr">
         <is>
-          <t>1,200,000</t>
+          <t>1,100,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
-      <c r="A22" s="3"/>
-[...7 lines deleted...]
-      <c r="I22" s="3"/>
+      <c r="A22" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B22" s="4" t="inlineStr">
+        <is>
+          <t>13호7855</t>
+        </is>
+      </c>
+      <c r="C22" s="4" t="inlineStr">
+        <is>
+          <t>EV3 에어 롱레인지 (미디움그레이시트)</t>
+        </is>
+      </c>
+      <c r="D22" s="4" t="inlineStr">
+        <is>
+          <t>빌트인캠2플러스 컴포트1</t>
+        </is>
+      </c>
+      <c r="E22" s="3" t="inlineStr">
+        <is>
+          <t>신차</t>
+        </is>
+      </c>
+      <c r="F22" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G22" s="3" t="inlineStr">
+        <is>
+          <t>전기</t>
+        </is>
+      </c>
+      <c r="H22" s="3" t="inlineStr">
+        <is>
+          <t>26년08월</t>
+        </is>
+      </c>
+      <c r="I22" s="3" t="inlineStr">
+        <is>
+          <t>5KM</t>
+        </is>
+      </c>
       <c r="J22" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K22" s="3" t="inlineStr">
         <is>
-          <t>300</t>
+          <t>120</t>
         </is>
       </c>
       <c r="L22" s="3" t="inlineStr">
         <is>
-          <t>1,170,000</t>
+          <t>920,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="3"/>
       <c r="B23" s="4"/>
       <c r="C23" s="4"/>
       <c r="D23" s="4"/>
       <c r="E23" s="3"/>
       <c r="F23" s="3"/>
       <c r="G23" s="3"/>
       <c r="H23" s="3"/>
       <c r="I23" s="3"/>
       <c r="J23" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K23" s="3" t="inlineStr">
         <is>
-          <t>300</t>
+          <t>120</t>
         </is>
       </c>
       <c r="L23" s="3" t="inlineStr">
         <is>
-          <t>1,140,000</t>
+          <t>890,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="3"/>
       <c r="B24" s="4"/>
       <c r="C24" s="4"/>
       <c r="D24" s="4"/>
       <c r="E24" s="3"/>
       <c r="F24" s="3"/>
       <c r="G24" s="3"/>
       <c r="H24" s="3"/>
       <c r="I24" s="3"/>
       <c r="J24" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K24" s="3" t="inlineStr">
         <is>
-          <t>300</t>
+          <t>120</t>
         </is>
       </c>
       <c r="L24" s="3" t="inlineStr">
         <is>
-          <t>1,100,000</t>
+          <t>860,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
-      <c r="A25" s="3" t="inlineStr">
-[...44 lines deleted...]
-      </c>
+      <c r="A25" s="3"/>
+      <c r="B25" s="4"/>
+      <c r="C25" s="4"/>
+      <c r="D25" s="4"/>
+      <c r="E25" s="3"/>
+      <c r="F25" s="3"/>
+      <c r="G25" s="3"/>
+      <c r="H25" s="3"/>
+      <c r="I25" s="3"/>
       <c r="J25" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K25" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>120</t>
         </is>
       </c>
       <c r="L25" s="3" t="inlineStr">
         <is>
-          <t>940,000</t>
+          <t>830,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="3"/>
       <c r="B26" s="4"/>
       <c r="C26" s="4"/>
       <c r="D26" s="4"/>
       <c r="E26" s="3"/>
       <c r="F26" s="3"/>
       <c r="G26" s="3"/>
       <c r="H26" s="3"/>
       <c r="I26" s="3"/>
       <c r="J26" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K26" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>120</t>
         </is>
       </c>
       <c r="L26" s="3" t="inlineStr">
         <is>
-          <t>910,000</t>
+          <t>800,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
-      <c r="A27" s="3"/>
-[...1 lines deleted...]
-      <c r="C27" s="4"/>
+      <c r="A27" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B27" s="4" t="inlineStr">
+        <is>
+          <t>13호7866 / 
+7867</t>
+        </is>
+      </c>
+      <c r="C27" s="4" t="inlineStr">
+        <is>
+          <t>돌핀 샌드화이트</t>
+        </is>
+      </c>
       <c r="D27" s="4"/>
-      <c r="E27" s="3"/>
-[...3 lines deleted...]
-      <c r="I27" s="3"/>
+      <c r="E27" s="3" t="inlineStr">
+        <is>
+          <t>신차</t>
+        </is>
+      </c>
+      <c r="F27" s="3" t="inlineStr">
+        <is>
+          <t>아이보리</t>
+        </is>
+      </c>
+      <c r="G27" s="3" t="inlineStr">
+        <is>
+          <t>전기</t>
+        </is>
+      </c>
+      <c r="H27" s="3" t="inlineStr">
+        <is>
+          <t>26년09월</t>
+        </is>
+      </c>
+      <c r="I27" s="3" t="inlineStr">
+        <is>
+          <t>16KM</t>
+        </is>
+      </c>
       <c r="J27" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K27" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>80</t>
         </is>
       </c>
       <c r="L27" s="3" t="inlineStr">
         <is>
-          <t>880,000</t>
+          <t>640,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="3"/>
       <c r="B28" s="4"/>
       <c r="C28" s="4"/>
       <c r="D28" s="4"/>
       <c r="E28" s="3"/>
       <c r="F28" s="3"/>
       <c r="G28" s="3"/>
       <c r="H28" s="3"/>
       <c r="I28" s="3"/>
       <c r="J28" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K28" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>80</t>
         </is>
       </c>
       <c r="L28" s="3" t="inlineStr">
         <is>
-          <t>850,000</t>
+          <t>620,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="3"/>
       <c r="B29" s="4"/>
       <c r="C29" s="4"/>
       <c r="D29" s="4"/>
       <c r="E29" s="3"/>
       <c r="F29" s="3"/>
       <c r="G29" s="3"/>
       <c r="H29" s="3"/>
       <c r="I29" s="3"/>
       <c r="J29" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K29" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>80</t>
         </is>
       </c>
       <c r="L29" s="3" t="inlineStr">
         <is>
-          <t>820,000</t>
+          <t>600,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
-      <c r="A30" s="3" t="inlineStr">
-[...15 lines deleted...]
-      </c>
+      <c r="A30" s="3"/>
+      <c r="B30" s="4"/>
+      <c r="C30" s="4"/>
       <c r="D30" s="4"/>
-      <c r="E30" s="3" t="inlineStr">
-[...23 lines deleted...]
-      </c>
+      <c r="E30" s="3"/>
+      <c r="F30" s="3"/>
+      <c r="G30" s="3"/>
+      <c r="H30" s="3"/>
+      <c r="I30" s="3"/>
       <c r="J30" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K30" s="3" t="inlineStr">
         <is>
           <t>80</t>
         </is>
       </c>
       <c r="L30" s="3" t="inlineStr">
         <is>
-          <t>640,000</t>
+          <t>580,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="3"/>
       <c r="B31" s="4"/>
       <c r="C31" s="4"/>
       <c r="D31" s="4"/>
       <c r="E31" s="3"/>
       <c r="F31" s="3"/>
       <c r="G31" s="3"/>
       <c r="H31" s="3"/>
       <c r="I31" s="3"/>
       <c r="J31" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K31" s="3" t="inlineStr">
         <is>
           <t>80</t>
         </is>
       </c>
       <c r="L31" s="3" t="inlineStr">
         <is>
-          <t>620,000</t>
+          <t>560,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
-      <c r="A32" s="3"/>
-[...7 lines deleted...]
-      <c r="I32" s="3"/>
+      <c r="A32" s="3" t="inlineStr">
+        <is>
+          <t>TABO</t>
+        </is>
+      </c>
+      <c r="B32" s="4" t="inlineStr">
+        <is>
+          <t>36호4379</t>
+        </is>
+      </c>
+      <c r="C32" s="4" t="inlineStr">
+        <is>
+          <t>BYD 아토3 플러스</t>
+        </is>
+      </c>
+      <c r="D32" s="4" t="inlineStr">
+        <is>
+          <t>썬룹등</t>
+        </is>
+      </c>
+      <c r="E32" s="3" t="inlineStr">
+        <is>
+          <t>신차</t>
+        </is>
+      </c>
+      <c r="F32" s="3" t="inlineStr">
+        <is>
+          <t>스키화이트</t>
+        </is>
+      </c>
+      <c r="G32" s="3" t="inlineStr">
+        <is>
+          <t>전기</t>
+        </is>
+      </c>
+      <c r="H32" s="3" t="inlineStr">
+        <is>
+          <t>26년06월</t>
+        </is>
+      </c>
+      <c r="I32" s="3" t="inlineStr">
+        <is>
+          <t>3KM</t>
+        </is>
+      </c>
       <c r="J32" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K32" s="3" t="inlineStr">
         <is>
-          <t>80</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L32" s="3" t="inlineStr">
         <is>
-          <t>600,000</t>
+          <t>680,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="3"/>
       <c r="B33" s="4"/>
       <c r="C33" s="4"/>
       <c r="D33" s="4"/>
       <c r="E33" s="3"/>
       <c r="F33" s="3"/>
       <c r="G33" s="3"/>
       <c r="H33" s="3"/>
       <c r="I33" s="3"/>
       <c r="J33" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K33" s="3" t="inlineStr">
         <is>
-          <t>80</t>
+          <t>120</t>
         </is>
       </c>
       <c r="L33" s="3" t="inlineStr">
         <is>
-          <t>580,000</t>
+          <t>650,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
-      <c r="A34" s="3"/>
-[...7 lines deleted...]
-      <c r="I34" s="3"/>
+      <c r="A34" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B34" s="4" t="inlineStr">
+        <is>
+          <t>11호7380</t>
+        </is>
+      </c>
+      <c r="C34" s="4" t="inlineStr">
+        <is>
+          <t>EV6 롱레인지 에어</t>
+        </is>
+      </c>
+      <c r="D34" s="4" t="inlineStr">
+        <is>
+          <t>컨비니언스</t>
+        </is>
+      </c>
+      <c r="E34" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F34" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G34" s="3" t="inlineStr">
+        <is>
+          <t>전기</t>
+        </is>
+      </c>
+      <c r="H34" s="3" t="inlineStr">
+        <is>
+          <t>22년04월</t>
+        </is>
+      </c>
+      <c r="I34" s="3" t="inlineStr">
+        <is>
+          <t>104,571KM</t>
+        </is>
+      </c>
       <c r="J34" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K34" s="3" t="inlineStr">
         <is>
-          <t>80</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L34" s="3" t="inlineStr">
         <is>
-          <t>560,000</t>
+          <t>850,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
-      <c r="A35" s="3" t="inlineStr">
-[...43 lines deleted...]
-      </c>
+      <c r="A35" s="3"/>
+      <c r="B35" s="4"/>
+      <c r="C35" s="4"/>
+      <c r="D35" s="4"/>
+      <c r="E35" s="3"/>
+      <c r="F35" s="3"/>
+      <c r="G35" s="3"/>
+      <c r="H35" s="3"/>
+      <c r="I35" s="3"/>
       <c r="J35" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K35" s="3" t="inlineStr">
         <is>
           <t>100</t>
         </is>
       </c>
       <c r="L35" s="3" t="inlineStr">
         <is>
-          <t>700,000</t>
+          <t>810,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="3"/>
       <c r="B36" s="4"/>
       <c r="C36" s="4"/>
       <c r="D36" s="4"/>
       <c r="E36" s="3"/>
       <c r="F36" s="3"/>
       <c r="G36" s="3"/>
       <c r="H36" s="3"/>
       <c r="I36" s="3"/>
       <c r="J36" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>29</t>
         </is>
       </c>
       <c r="K36" s="3" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L36" s="3" t="inlineStr">
         <is>
-          <t>670,000</t>
+          <t>770,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="3" t="inlineStr">
         <is>
-          <t>ai</t>
+          <t>JET</t>
         </is>
       </c>
       <c r="B37" s="4" t="inlineStr">
         <is>
-          <t>66허0116</t>
+          <t>13호7832</t>
         </is>
       </c>
       <c r="C37" s="4" t="inlineStr">
         <is>
-          <t>아이오닉 5 Long Range AWD 익스클루시브</t>
+          <t>돌핀 스키화이트 </t>
         </is>
       </c>
       <c r="D37" s="4"/>
       <c r="E37" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
       <c r="F37" s="3" t="inlineStr">
         <is>
-          <t>회색</t>
+          <t>흰색</t>
         </is>
       </c>
       <c r="G37" s="3" t="inlineStr">
         <is>
           <t>전기</t>
         </is>
       </c>
       <c r="H37" s="3" t="inlineStr">
         <is>
-          <t>23년06월</t>
+          <t>26년06월</t>
         </is>
       </c>
       <c r="I37" s="3" t="inlineStr">
         <is>
-          <t>98,647KM</t>
+          <t>4,167KM</t>
         </is>
       </c>
       <c r="J37" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K37" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L37" s="3" t="inlineStr">
         <is>
-          <t>750,000</t>
+          <t>620,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="3"/>
       <c r="B38" s="4"/>
       <c r="C38" s="4"/>
       <c r="D38" s="4"/>
       <c r="E38" s="3"/>
       <c r="F38" s="3"/>
       <c r="G38" s="3"/>
       <c r="H38" s="3"/>
       <c r="I38" s="3"/>
       <c r="J38" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K38" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L38" s="3" t="inlineStr">
         <is>
-          <t>720,000</t>
+          <t>600,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
-      <c r="A39" s="3" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="A39" s="3"/>
+      <c r="B39" s="4"/>
+      <c r="C39" s="4"/>
       <c r="D39" s="4"/>
-      <c r="E39" s="3" t="inlineStr">
-[...23 lines deleted...]
-      </c>
+      <c r="E39" s="3"/>
+      <c r="F39" s="3"/>
+      <c r="G39" s="3"/>
+      <c r="H39" s="3"/>
+      <c r="I39" s="3"/>
       <c r="J39" s="3" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="K39" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L39" s="3" t="inlineStr">
         <is>
-          <t>750,000</t>
+          <t>580,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="3"/>
       <c r="B40" s="4"/>
       <c r="C40" s="4"/>
       <c r="D40" s="4"/>
       <c r="E40" s="3"/>
       <c r="F40" s="3"/>
       <c r="G40" s="3"/>
       <c r="H40" s="3"/>
       <c r="I40" s="3"/>
       <c r="J40" s="3" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
       <c r="K40" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L40" s="3" t="inlineStr">
         <is>
-          <t>720,000</t>
+          <t>560,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
-      <c r="A41" s="3" t="inlineStr">
+      <c r="A41" s="3"/>
+      <c r="B41" s="4"/>
+      <c r="C41" s="4"/>
+      <c r="D41" s="4"/>
+      <c r="E41" s="3"/>
+      <c r="F41" s="3"/>
+      <c r="G41" s="3"/>
+      <c r="H41" s="3"/>
+      <c r="I41" s="3"/>
+      <c r="J41" s="3" t="inlineStr">
+        <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="K41" s="3" t="inlineStr">
+        <is>
+          <t>70</t>
+        </is>
+      </c>
+      <c r="L41" s="3" t="inlineStr">
+        <is>
+          <t>540,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
+      <c r="A42" s="3" t="inlineStr">
         <is>
           <t>JET</t>
         </is>
       </c>
-      <c r="B41" s="4" t="inlineStr">
-[...14 lines deleted...]
-      <c r="E41" s="3" t="inlineStr">
+      <c r="B42" s="4" t="inlineStr">
+        <is>
+          <t>66허0170</t>
+        </is>
+      </c>
+      <c r="C42" s="4" t="inlineStr">
+        <is>
+          <t>아이오닉5 롱레인지 익스클루시브</t>
+        </is>
+      </c>
+      <c r="D42" s="4" t="inlineStr">
+        <is>
+          <t>20인치휠</t>
+        </is>
+      </c>
+      <c r="E42" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
-      <c r="F41" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G41" s="3" t="inlineStr">
+      <c r="F42" s="3" t="inlineStr">
+        <is>
+          <t>검정</t>
+        </is>
+      </c>
+      <c r="G42" s="3" t="inlineStr">
         <is>
           <t>전기</t>
         </is>
       </c>
-      <c r="H41" s="3" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J41" s="3" t="inlineStr">
+      <c r="H42" s="3" t="inlineStr">
+        <is>
+          <t>23년07월</t>
+        </is>
+      </c>
+      <c r="I42" s="3" t="inlineStr">
+        <is>
+          <t>58,582KM</t>
+        </is>
+      </c>
+      <c r="J42" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
-      <c r="K41" s="3" t="inlineStr">
+      <c r="K42" s="3" t="inlineStr">
         <is>
           <t>100</t>
         </is>
       </c>
-      <c r="L41" s="3" t="inlineStr">
-[...24 lines deleted...]
-      </c>
       <c r="L42" s="3" t="inlineStr">
         <is>
-          <t>810,000</t>
+          <t>860,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="3"/>
       <c r="B43" s="4"/>
       <c r="C43" s="4"/>
       <c r="D43" s="4"/>
       <c r="E43" s="3"/>
       <c r="F43" s="3"/>
       <c r="G43" s="3"/>
       <c r="H43" s="3"/>
       <c r="I43" s="3"/>
       <c r="J43" s="3" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K43" s="3" t="inlineStr">
         <is>
           <t>100</t>
         </is>
       </c>
       <c r="L43" s="3" t="inlineStr">
         <is>
-          <t>770,000</t>
+          <t>830,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
-      <c r="A44" s="3" t="inlineStr">
-[...43 lines deleted...]
-      </c>
+      <c r="A44" s="3"/>
+      <c r="B44" s="4"/>
+      <c r="C44" s="4"/>
+      <c r="D44" s="4"/>
+      <c r="E44" s="3"/>
+      <c r="F44" s="3"/>
+      <c r="G44" s="3"/>
+      <c r="H44" s="3"/>
+      <c r="I44" s="3"/>
       <c r="J44" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K44" s="3" t="inlineStr">
         <is>
           <t>100</t>
         </is>
       </c>
       <c r="L44" s="3" t="inlineStr">
         <is>
-          <t>890,000</t>
+          <t>800,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="3"/>
       <c r="B45" s="4"/>
       <c r="C45" s="4"/>
       <c r="D45" s="4"/>
       <c r="E45" s="3"/>
       <c r="F45" s="3"/>
       <c r="G45" s="3"/>
       <c r="H45" s="3"/>
       <c r="I45" s="3"/>
       <c r="J45" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>44</t>
         </is>
       </c>
       <c r="K45" s="3" t="inlineStr">
         <is>
           <t>100</t>
         </is>
       </c>
       <c r="L45" s="3" t="inlineStr">
         <is>
+          <t>770,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
+      <c r="A46" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B46" s="4" t="inlineStr">
+        <is>
+          <t>66허0169</t>
+        </is>
+      </c>
+      <c r="C46" s="4" t="inlineStr">
+        <is>
+          <t>아이오닉5 롱레인지 익스클루시브</t>
+        </is>
+      </c>
+      <c r="D46" s="4" t="inlineStr">
+        <is>
+          <t>20인치휠</t>
+        </is>
+      </c>
+      <c r="E46" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F46" s="3" t="inlineStr">
+        <is>
+          <t>검정</t>
+        </is>
+      </c>
+      <c r="G46" s="3" t="inlineStr">
+        <is>
+          <t>전기</t>
+        </is>
+      </c>
+      <c r="H46" s="3" t="inlineStr">
+        <is>
+          <t>23년07월</t>
+        </is>
+      </c>
+      <c r="I46" s="3" t="inlineStr">
+        <is>
+          <t>53,648KM</t>
+        </is>
+      </c>
+      <c r="J46" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K46" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L46" s="3" t="inlineStr">
+        <is>
           <t>860,000</t>
-        </is>
-[...24 lines deleted...]
-          <t>830,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="3"/>
       <c r="B47" s="4"/>
       <c r="C47" s="4"/>
       <c r="D47" s="4"/>
       <c r="E47" s="3"/>
       <c r="F47" s="3"/>
       <c r="G47" s="3"/>
       <c r="H47" s="3"/>
       <c r="I47" s="3"/>
       <c r="J47" s="3" t="inlineStr">
         <is>
-          <t>42</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K47" s="3" t="inlineStr">
         <is>
           <t>100</t>
         </is>
       </c>
       <c r="L47" s="3" t="inlineStr">
         <is>
+          <t>830,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
+      <c r="A48" s="3"/>
+      <c r="B48" s="4"/>
+      <c r="C48" s="4"/>
+      <c r="D48" s="4"/>
+      <c r="E48" s="3"/>
+      <c r="F48" s="3"/>
+      <c r="G48" s="3"/>
+      <c r="H48" s="3"/>
+      <c r="I48" s="3"/>
+      <c r="J48" s="3" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K48" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L48" s="3" t="inlineStr">
+        <is>
           <t>800,000</t>
-        </is>
-[...60 lines deleted...]
-          <t>880,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="3"/>
       <c r="B49" s="4"/>
       <c r="C49" s="4"/>
       <c r="D49" s="4"/>
       <c r="E49" s="3"/>
       <c r="F49" s="3"/>
       <c r="G49" s="3"/>
       <c r="H49" s="3"/>
       <c r="I49" s="3"/>
       <c r="J49" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>44</t>
         </is>
       </c>
       <c r="K49" s="3" t="inlineStr">
         <is>
           <t>100</t>
         </is>
       </c>
       <c r="L49" s="3" t="inlineStr">
         <is>
-          <t>850,000</t>
+          <t>770,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
-      <c r="A50" s="3"/>
-[...7 lines deleted...]
-      <c r="I50" s="3"/>
+      <c r="A50" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B50" s="4" t="inlineStr">
+        <is>
+          <t>29하8722</t>
+        </is>
+      </c>
+      <c r="C50" s="4" t="inlineStr">
+        <is>
+          <t>아이오닉5 롱레인지 익스클루시브</t>
+        </is>
+      </c>
+      <c r="D50" s="4" t="inlineStr">
+        <is>
+          <t>현대스마트센스</t>
+        </is>
+      </c>
+      <c r="E50" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F50" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G50" s="3" t="inlineStr">
+        <is>
+          <t>전기</t>
+        </is>
+      </c>
+      <c r="H50" s="3" t="inlineStr">
+        <is>
+          <t>21년10월</t>
+        </is>
+      </c>
+      <c r="I50" s="3" t="inlineStr">
+        <is>
+          <t>124,264KM</t>
+        </is>
+      </c>
       <c r="J50" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K50" s="3" t="inlineStr">
         <is>
           <t>100</t>
         </is>
       </c>
       <c r="L50" s="3" t="inlineStr">
         <is>
-          <t>820,000</t>
+          <t>800,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="3"/>
       <c r="B51" s="4"/>
       <c r="C51" s="4"/>
       <c r="D51" s="4"/>
       <c r="E51" s="3"/>
       <c r="F51" s="3"/>
       <c r="G51" s="3"/>
       <c r="H51" s="3"/>
       <c r="I51" s="3"/>
       <c r="J51" s="3" t="inlineStr">
         <is>
-          <t>45</t>
+          <t>22</t>
         </is>
       </c>
       <c r="K51" s="3" t="inlineStr">
         <is>
           <t>100</t>
         </is>
       </c>
       <c r="L51" s="3" t="inlineStr">
         <is>
-          <t>790,000</t>
+          <t>760,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="3" t="inlineStr">
         <is>
           <t>JET</t>
         </is>
       </c>
       <c r="B52" s="4" t="inlineStr">
         <is>
-          <t>66허0773</t>
+          <t>24호3867</t>
         </is>
       </c>
       <c r="C52" s="4" t="inlineStr">
         <is>
-          <t>EV6 롱레인지 2WD 라이트</t>
+          <t>아이오닉5 4WD 롱레인지 익스클루시브</t>
         </is>
       </c>
       <c r="D52" s="4" t="inlineStr">
         <is>
-          <t>드라이브와이즈</t>
+          <t>AWD 20인치휠</t>
         </is>
       </c>
       <c r="E52" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
       <c r="F52" s="3" t="inlineStr">
         <is>
-          <t>쥐색</t>
+          <t>흰색</t>
         </is>
       </c>
       <c r="G52" s="3" t="inlineStr">
         <is>
           <t>전기</t>
         </is>
       </c>
       <c r="H52" s="3" t="inlineStr">
         <is>
-          <t>23년07월</t>
+          <t>22년09월</t>
         </is>
       </c>
       <c r="I52" s="3" t="inlineStr">
         <is>
-          <t>63,544KM</t>
+          <t>109,023KM</t>
         </is>
       </c>
       <c r="J52" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="K52" s="3" t="inlineStr">
         <is>
           <t>100</t>
         </is>
       </c>
       <c r="L52" s="3" t="inlineStr">
         <is>
-          <t>880,000</t>
+          <t>830,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="3"/>
       <c r="B53" s="4"/>
       <c r="C53" s="4"/>
       <c r="D53" s="4"/>
       <c r="E53" s="3"/>
       <c r="F53" s="3"/>
       <c r="G53" s="3"/>
       <c r="H53" s="3"/>
       <c r="I53" s="3"/>
       <c r="J53" s="3" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="K53" s="3" t="inlineStr">
         <is>
           <t>100</t>
         </is>
       </c>
       <c r="L53" s="3" t="inlineStr">
         <is>
-          <t>850,000</t>
+          <t>800,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="3"/>
       <c r="B54" s="4"/>
       <c r="C54" s="4"/>
       <c r="D54" s="4"/>
       <c r="E54" s="3"/>
       <c r="F54" s="3"/>
       <c r="G54" s="3"/>
       <c r="H54" s="3"/>
       <c r="I54" s="3"/>
       <c r="J54" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>33</t>
         </is>
       </c>
       <c r="K54" s="3" t="inlineStr">
         <is>
           <t>100</t>
         </is>
       </c>
       <c r="L54" s="3" t="inlineStr">
         <is>
-          <t>820,000</t>
+          <t>770,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
-      <c r="A55" s="3"/>
-[...7 lines deleted...]
-      <c r="I55" s="3"/>
+      <c r="A55" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B55" s="4" t="inlineStr">
+        <is>
+          <t>25호2317</t>
+        </is>
+      </c>
+      <c r="C55" s="4" t="inlineStr">
+        <is>
+          <t>니로 플러스 어스</t>
+        </is>
+      </c>
+      <c r="D55" s="4" t="inlineStr">
+        <is>
+          <t>기본</t>
+        </is>
+      </c>
+      <c r="E55" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F55" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G55" s="3" t="inlineStr">
+        <is>
+          <t>전기</t>
+        </is>
+      </c>
+      <c r="H55" s="3" t="inlineStr">
+        <is>
+          <t>22년09월</t>
+        </is>
+      </c>
+      <c r="I55" s="3" t="inlineStr">
+        <is>
+          <t>123,518KM</t>
+        </is>
+      </c>
       <c r="J55" s="3" t="inlineStr">
         <is>
-          <t>45</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K55" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L55" s="3" t="inlineStr">
         <is>
-          <t>790,000</t>
+          <t>600,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
-      <c r="A56" s="3" t="inlineStr">
-[...43 lines deleted...]
-      </c>
+      <c r="A56" s="3"/>
+      <c r="B56" s="4"/>
+      <c r="C56" s="4"/>
+      <c r="D56" s="4"/>
+      <c r="E56" s="3"/>
+      <c r="F56" s="3"/>
+      <c r="G56" s="3"/>
+      <c r="H56" s="3"/>
+      <c r="I56" s="3"/>
       <c r="J56" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K56" s="3" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L56" s="3" t="inlineStr">
         <is>
-          <t>880,000</t>
+          <t>570,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="3"/>
       <c r="B57" s="4"/>
       <c r="C57" s="4"/>
       <c r="D57" s="4"/>
       <c r="E57" s="3"/>
       <c r="F57" s="3"/>
       <c r="G57" s="3"/>
       <c r="H57" s="3"/>
       <c r="I57" s="3"/>
       <c r="J57" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>33</t>
         </is>
       </c>
       <c r="K57" s="3" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L57" s="3" t="inlineStr">
         <is>
-          <t>820,000</t>
+          <t>540,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="3" t="inlineStr">
         <is>
-          <t>MY</t>
+          <t>JET</t>
         </is>
       </c>
       <c r="B58" s="4" t="inlineStr">
         <is>
-          <t>18허0205</t>
+          <t>38허0428</t>
         </is>
       </c>
       <c r="C58" s="4" t="inlineStr">
         <is>
-          <t>니로 플러스 에어</t>
+          <t>아이오닉6 롱레인지 익스클루시브</t>
         </is>
       </c>
       <c r="D58" s="4" t="inlineStr">
         <is>
-          <t>드라이브와이즈1,하이패스</t>
+          <t>현대스마트센스, 컨비니언스</t>
         </is>
       </c>
       <c r="E58" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
       <c r="F58" s="3" t="inlineStr">
         <is>
-          <t>은색</t>
+          <t>흰색</t>
         </is>
       </c>
       <c r="G58" s="3" t="inlineStr">
         <is>
           <t>전기</t>
         </is>
       </c>
       <c r="H58" s="3" t="inlineStr">
         <is>
-          <t>22년07월</t>
+          <t>22년11월</t>
         </is>
       </c>
       <c r="I58" s="3" t="inlineStr">
         <is>
-          <t>59,000KM</t>
+          <t>99,345KM</t>
         </is>
       </c>
       <c r="J58" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="K58" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L58" s="3" t="inlineStr">
         <is>
-          <t>790,000</t>
+          <t>820,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="3"/>
       <c r="B59" s="4"/>
       <c r="C59" s="4"/>
       <c r="D59" s="4"/>
       <c r="E59" s="3"/>
       <c r="F59" s="3"/>
       <c r="G59" s="3"/>
       <c r="H59" s="3"/>
       <c r="I59" s="3"/>
       <c r="J59" s="3" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="K59" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L59" s="3" t="inlineStr">
         <is>
-          <t>740,000</t>
+          <t>790,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
       <c r="A60" s="3"/>
       <c r="B60" s="4"/>
       <c r="C60" s="4"/>
       <c r="D60" s="4"/>
       <c r="E60" s="3"/>
       <c r="F60" s="3"/>
       <c r="G60" s="3"/>
       <c r="H60" s="3"/>
       <c r="I60" s="3"/>
       <c r="J60" s="3" t="inlineStr">
         <is>
-          <t>34</t>
+          <t>35</t>
         </is>
       </c>
       <c r="K60" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L60" s="3" t="inlineStr">
         <is>
-          <t>690,000</t>
+          <t>760,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
       <c r="A61" s="3" t="inlineStr">
         <is>
-          <t>TASU</t>
+          <t>JET</t>
         </is>
       </c>
       <c r="B61" s="4" t="inlineStr">
         <is>
-          <t>07호8246</t>
+          <t>10하0614</t>
         </is>
       </c>
       <c r="C61" s="4" t="inlineStr">
         <is>
-          <t>아이오닉 6 Long Range 2WD 익스클루시브</t>
-[...2 lines deleted...]
-      <c r="D61" s="4"/>
+          <t>아이오닉5 4WD 롱레인지 익스클루시브</t>
+        </is>
+      </c>
+      <c r="D61" s="4" t="inlineStr">
+        <is>
+          <t>AWD, 컨비니언스</t>
+        </is>
+      </c>
       <c r="E61" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
       <c r="F61" s="3" t="inlineStr">
         <is>
           <t>흰색</t>
         </is>
       </c>
       <c r="G61" s="3" t="inlineStr">
         <is>
           <t>전기</t>
         </is>
       </c>
       <c r="H61" s="3" t="inlineStr">
         <is>
-          <t>22년10월</t>
+          <t>22년08월</t>
         </is>
       </c>
       <c r="I61" s="3" t="inlineStr">
         <is>
-          <t>32,736KM</t>
+          <t>96,635KM</t>
         </is>
       </c>
       <c r="J61" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K61" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L61" s="3" t="inlineStr">
         <is>
-          <t>860,000</t>
+          <t>830,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
       <c r="A62" s="3"/>
       <c r="B62" s="4"/>
       <c r="C62" s="4"/>
       <c r="D62" s="4"/>
       <c r="E62" s="3"/>
       <c r="F62" s="3"/>
       <c r="G62" s="3"/>
       <c r="H62" s="3"/>
       <c r="I62" s="3"/>
       <c r="J62" s="3" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="K62" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L62" s="3" t="inlineStr">
         <is>
-          <t>910,000</t>
+          <t>800,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
+      <c r="A63" s="3"/>
+      <c r="B63" s="4"/>
+      <c r="C63" s="4"/>
+      <c r="D63" s="4"/>
+      <c r="E63" s="3"/>
+      <c r="F63" s="3"/>
+      <c r="G63" s="3"/>
+      <c r="H63" s="3"/>
+      <c r="I63" s="3"/>
+      <c r="J63" s="3" t="inlineStr">
+        <is>
+          <t>32</t>
+        </is>
+      </c>
+      <c r="K63" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L63" s="3" t="inlineStr">
+        <is>
+          <t>770,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
+      <c r="A64" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B64" s="4" t="inlineStr">
+        <is>
+          <t>29하5805</t>
+        </is>
+      </c>
+      <c r="C64" s="4" t="inlineStr">
+        <is>
+          <t>니로 EV 프레스티지</t>
+        </is>
+      </c>
+      <c r="D64" s="4" t="inlineStr">
+        <is>
+          <t>하이패스</t>
+        </is>
+      </c>
+      <c r="E64" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F64" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G64" s="3" t="inlineStr">
+        <is>
+          <t>전기</t>
+        </is>
+      </c>
+      <c r="H64" s="3" t="inlineStr">
+        <is>
+          <t>21년08월</t>
+        </is>
+      </c>
+      <c r="I64" s="3" t="inlineStr">
+        <is>
+          <t>97,472KM</t>
+        </is>
+      </c>
+      <c r="J64" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K64" s="3" t="inlineStr">
+        <is>
+          <t>70</t>
+        </is>
+      </c>
+      <c r="L64" s="3" t="inlineStr">
+        <is>
+          <t>570,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
+      <c r="A65" s="3"/>
+      <c r="B65" s="4"/>
+      <c r="C65" s="4"/>
+      <c r="D65" s="4"/>
+      <c r="E65" s="3"/>
+      <c r="F65" s="3"/>
+      <c r="G65" s="3"/>
+      <c r="H65" s="3"/>
+      <c r="I65" s="3"/>
+      <c r="J65" s="3" t="inlineStr">
+        <is>
+          <t>20</t>
+        </is>
+      </c>
+      <c r="K65" s="3" t="inlineStr">
+        <is>
+          <t>70</t>
+        </is>
+      </c>
+      <c r="L65" s="3" t="inlineStr">
+        <is>
+          <t>530,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="66">
+      <c r="A66" s="3" t="inlineStr">
+        <is>
+          <t>MY</t>
+        </is>
+      </c>
+      <c r="B66" s="4" t="inlineStr">
+        <is>
+          <t>29하9865</t>
+        </is>
+      </c>
+      <c r="C66" s="4" t="inlineStr">
+        <is>
+          <t>EV6 롱 레인지 2WD 에어</t>
+        </is>
+      </c>
+      <c r="D66" s="4" t="inlineStr">
+        <is>
+          <t>컨비니언스</t>
+        </is>
+      </c>
+      <c r="E66" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F66" s="3" t="inlineStr">
+        <is>
+          <t>미색</t>
+        </is>
+      </c>
+      <c r="G66" s="3" t="inlineStr">
+        <is>
+          <t>전기</t>
+        </is>
+      </c>
+      <c r="H66" s="3" t="inlineStr">
+        <is>
+          <t>21년12월</t>
+        </is>
+      </c>
+      <c r="I66" s="3" t="inlineStr">
+        <is>
+          <t>94,700KM</t>
+        </is>
+      </c>
+      <c r="J66" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K66" s="3" t="inlineStr">
+        <is>
+          <t>80</t>
+        </is>
+      </c>
+      <c r="L66" s="3" t="inlineStr">
+        <is>
+          <t>880,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="67">
+      <c r="A67" s="3"/>
+      <c r="B67" s="4"/>
+      <c r="C67" s="4"/>
+      <c r="D67" s="4"/>
+      <c r="E67" s="3"/>
+      <c r="F67" s="3"/>
+      <c r="G67" s="3"/>
+      <c r="H67" s="3"/>
+      <c r="I67" s="3"/>
+      <c r="J67" s="3" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K67" s="3" t="inlineStr">
+        <is>
+          <t>80</t>
+        </is>
+      </c>
+      <c r="L67" s="3" t="inlineStr">
+        <is>
+          <t>800,000</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:A4"/>
     <mergeCell ref="B2:B4"/>
     <mergeCell ref="C2:C4"/>
     <mergeCell ref="D2:D4"/>
     <mergeCell ref="E2:E4"/>
     <mergeCell ref="F2:F4"/>
     <mergeCell ref="G2:G4"/>
     <mergeCell ref="H2:H4"/>
     <mergeCell ref="I2:I4"/>
-    <mergeCell ref="A5:A9"/>
-[...124 lines deleted...]
-    <mergeCell ref="I56:I57"/>
+    <mergeCell ref="A5:A7"/>
+    <mergeCell ref="B5:B7"/>
+    <mergeCell ref="C5:C7"/>
+    <mergeCell ref="D5:D7"/>
+    <mergeCell ref="E5:E7"/>
+    <mergeCell ref="F5:F7"/>
+    <mergeCell ref="G5:G7"/>
+    <mergeCell ref="H5:H7"/>
+    <mergeCell ref="I5:I7"/>
+    <mergeCell ref="A8:A11"/>
+    <mergeCell ref="B8:B11"/>
+    <mergeCell ref="C8:C11"/>
+    <mergeCell ref="D8:D11"/>
+    <mergeCell ref="E8:E11"/>
+    <mergeCell ref="F8:F11"/>
+    <mergeCell ref="G8:G11"/>
+    <mergeCell ref="H8:H11"/>
+    <mergeCell ref="I8:I11"/>
+    <mergeCell ref="A12:A16"/>
+    <mergeCell ref="B12:B16"/>
+    <mergeCell ref="C12:C16"/>
+    <mergeCell ref="D12:D16"/>
+    <mergeCell ref="E12:E16"/>
+    <mergeCell ref="F12:F16"/>
+    <mergeCell ref="G12:G16"/>
+    <mergeCell ref="H12:H16"/>
+    <mergeCell ref="I12:I16"/>
+    <mergeCell ref="A17:A21"/>
+    <mergeCell ref="B17:B21"/>
+    <mergeCell ref="C17:C21"/>
+    <mergeCell ref="D17:D21"/>
+    <mergeCell ref="E17:E21"/>
+    <mergeCell ref="F17:F21"/>
+    <mergeCell ref="G17:G21"/>
+    <mergeCell ref="H17:H21"/>
+    <mergeCell ref="I17:I21"/>
+    <mergeCell ref="A22:A26"/>
+    <mergeCell ref="B22:B26"/>
+    <mergeCell ref="C22:C26"/>
+    <mergeCell ref="D22:D26"/>
+    <mergeCell ref="E22:E26"/>
+    <mergeCell ref="F22:F26"/>
+    <mergeCell ref="G22:G26"/>
+    <mergeCell ref="H22:H26"/>
+    <mergeCell ref="I22:I26"/>
+    <mergeCell ref="A27:A31"/>
+    <mergeCell ref="B27:B31"/>
+    <mergeCell ref="C27:C31"/>
+    <mergeCell ref="D27:D31"/>
+    <mergeCell ref="E27:E31"/>
+    <mergeCell ref="F27:F31"/>
+    <mergeCell ref="G27:G31"/>
+    <mergeCell ref="H27:H31"/>
+    <mergeCell ref="I27:I31"/>
+    <mergeCell ref="A32:A33"/>
+    <mergeCell ref="B32:B33"/>
+    <mergeCell ref="C32:C33"/>
+    <mergeCell ref="D32:D33"/>
+    <mergeCell ref="E32:E33"/>
+    <mergeCell ref="F32:F33"/>
+    <mergeCell ref="G32:G33"/>
+    <mergeCell ref="H32:H33"/>
+    <mergeCell ref="I32:I33"/>
+    <mergeCell ref="A34:A36"/>
+    <mergeCell ref="B34:B36"/>
+    <mergeCell ref="C34:C36"/>
+    <mergeCell ref="D34:D36"/>
+    <mergeCell ref="E34:E36"/>
+    <mergeCell ref="F34:F36"/>
+    <mergeCell ref="G34:G36"/>
+    <mergeCell ref="H34:H36"/>
+    <mergeCell ref="I34:I36"/>
+    <mergeCell ref="A37:A41"/>
+    <mergeCell ref="B37:B41"/>
+    <mergeCell ref="C37:C41"/>
+    <mergeCell ref="D37:D41"/>
+    <mergeCell ref="E37:E41"/>
+    <mergeCell ref="F37:F41"/>
+    <mergeCell ref="G37:G41"/>
+    <mergeCell ref="H37:H41"/>
+    <mergeCell ref="I37:I41"/>
+    <mergeCell ref="A42:A45"/>
+    <mergeCell ref="B42:B45"/>
+    <mergeCell ref="C42:C45"/>
+    <mergeCell ref="D42:D45"/>
+    <mergeCell ref="E42:E45"/>
+    <mergeCell ref="F42:F45"/>
+    <mergeCell ref="G42:G45"/>
+    <mergeCell ref="H42:H45"/>
+    <mergeCell ref="I42:I45"/>
+    <mergeCell ref="A46:A49"/>
+    <mergeCell ref="B46:B49"/>
+    <mergeCell ref="C46:C49"/>
+    <mergeCell ref="D46:D49"/>
+    <mergeCell ref="E46:E49"/>
+    <mergeCell ref="F46:F49"/>
+    <mergeCell ref="G46:G49"/>
+    <mergeCell ref="H46:H49"/>
+    <mergeCell ref="I46:I49"/>
+    <mergeCell ref="A50:A51"/>
+    <mergeCell ref="B50:B51"/>
+    <mergeCell ref="C50:C51"/>
+    <mergeCell ref="D50:D51"/>
+    <mergeCell ref="E50:E51"/>
+    <mergeCell ref="F50:F51"/>
+    <mergeCell ref="G50:G51"/>
+    <mergeCell ref="H50:H51"/>
+    <mergeCell ref="I50:I51"/>
+    <mergeCell ref="A52:A54"/>
+    <mergeCell ref="B52:B54"/>
+    <mergeCell ref="C52:C54"/>
+    <mergeCell ref="D52:D54"/>
+    <mergeCell ref="E52:E54"/>
+    <mergeCell ref="F52:F54"/>
+    <mergeCell ref="G52:G54"/>
+    <mergeCell ref="H52:H54"/>
+    <mergeCell ref="I52:I54"/>
+    <mergeCell ref="A55:A57"/>
+    <mergeCell ref="B55:B57"/>
+    <mergeCell ref="C55:C57"/>
+    <mergeCell ref="D55:D57"/>
+    <mergeCell ref="E55:E57"/>
+    <mergeCell ref="F55:F57"/>
+    <mergeCell ref="G55:G57"/>
+    <mergeCell ref="H55:H57"/>
+    <mergeCell ref="I55:I57"/>
     <mergeCell ref="A58:A60"/>
     <mergeCell ref="B58:B60"/>
     <mergeCell ref="C58:C60"/>
     <mergeCell ref="D58:D60"/>
     <mergeCell ref="E58:E60"/>
     <mergeCell ref="F58:F60"/>
     <mergeCell ref="G58:G60"/>
     <mergeCell ref="H58:H60"/>
     <mergeCell ref="I58:I60"/>
-    <mergeCell ref="A61:A62"/>
-[...7 lines deleted...]
-    <mergeCell ref="I61:I62"/>
+    <mergeCell ref="A61:A63"/>
+    <mergeCell ref="B61:B63"/>
+    <mergeCell ref="C61:C63"/>
+    <mergeCell ref="D61:D63"/>
+    <mergeCell ref="E61:E63"/>
+    <mergeCell ref="F61:F63"/>
+    <mergeCell ref="G61:G63"/>
+    <mergeCell ref="H61:H63"/>
+    <mergeCell ref="I61:I63"/>
+    <mergeCell ref="A64:A65"/>
+    <mergeCell ref="B64:B65"/>
+    <mergeCell ref="C64:C65"/>
+    <mergeCell ref="D64:D65"/>
+    <mergeCell ref="E64:E65"/>
+    <mergeCell ref="F64:F65"/>
+    <mergeCell ref="G64:G65"/>
+    <mergeCell ref="H64:H65"/>
+    <mergeCell ref="I64:I65"/>
+    <mergeCell ref="A66:A67"/>
+    <mergeCell ref="B66:B67"/>
+    <mergeCell ref="C66:C67"/>
+    <mergeCell ref="D66:D67"/>
+    <mergeCell ref="E66:E67"/>
+    <mergeCell ref="F66:F67"/>
+    <mergeCell ref="G66:G67"/>
+    <mergeCell ref="H66:H67"/>
+    <mergeCell ref="I66:I67"/>
   </mergeCells>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <dc:description/>